--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -410,410 +410,234 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Task Title</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Due Date</v>
       </c>
       <c r="E1" t="str">
         <v>Status</v>
       </c>
       <c r="F1" t="str">
         <v>Assigned To</v>
       </c>
       <c r="G1" t="str">
         <v>Priority</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Related Document</v>
       </c>
       <c r="L1" t="str">
         <v>Requested By</v>
       </c>
       <c r="M1" t="str">
         <v>Blocks Customer Progress</v>
       </c>
       <c r="N1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm portal contact before renewal packet goes out</v>
+        <v>Review roster feedback in ISNetworld</v>
       </c>
       <c r="B2" t="str">
-        <v>Alder Creek Mechanical</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="C2" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D2" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E2" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F2" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G2" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H2" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>Portal review has not moved since the last roster upload.</v>
       </c>
       <c r="K2" t="str">
-        <v/>
+        <v>Employee Training Roster</v>
       </c>
       <c r="L2" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M2" t="str">
         <v>No</v>
       </c>
       <c r="N2" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Portal check is overdue and needs a real owner today.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Prepare customer portal upload batch</v>
+        <v>Check employee orientation completion dates</v>
       </c>
       <c r="B3" t="str">
-        <v>Brighton Quarry Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C3" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="D3" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E3" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F3" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G3" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H3" t="str">
         <v/>
       </c>
       <c r="I3" t="str">
         <v/>
       </c>
       <c r="J3" t="str">
         <v/>
       </c>
       <c r="K3" t="str">
-        <v/>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="L3" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M3" t="str">
         <v>No</v>
       </c>
       <c r="N3" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Internal check before the roster is uploaded.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Review missing onboarding attachment</v>
+        <v>Upload OSHA 10 certificates</v>
       </c>
       <c r="B4" t="str">
-        <v>Clearwater Traffic Control</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="C4" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="D4" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-08</v>
       </c>
       <c r="E4" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F4" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G4" t="str">
-        <v>Urgent</v>
+        <v>Normal</v>
       </c>
       <c r="H4" t="str">
         <v/>
       </c>
       <c r="I4" t="str">
         <v/>
       </c>
       <c r="J4" t="str">
         <v/>
       </c>
       <c r="K4" t="str">
-        <v/>
+        <v>OSHA 10 Certificates</v>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M4" t="str">
         <v>No</v>
       </c>
       <c r="N4" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
-[...175 lines deleted...]
-        <v>Jordan is assembling the prepared files for upload.</v>
+        <v>Needed for new site access.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:N8"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tasks</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 