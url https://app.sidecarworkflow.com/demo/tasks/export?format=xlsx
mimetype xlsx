--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -410,586 +410,938 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Task Title</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Due Date</v>
       </c>
       <c r="E1" t="str">
         <v>Status</v>
       </c>
       <c r="F1" t="str">
         <v>Assigned To</v>
       </c>
       <c r="G1" t="str">
         <v>Priority</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Related Document</v>
       </c>
       <c r="L1" t="str">
         <v>Requested By</v>
       </c>
       <c r="M1" t="str">
         <v>Blocks Customer Progress</v>
       </c>
       <c r="N1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm portal contact before renewal packet goes out</v>
+        <v>Escalate Badlands COI renewal</v>
       </c>
       <c r="B2" t="str">
-        <v>Alder Creek Mechanical</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C2" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D2" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-31</v>
       </c>
       <c r="E2" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F2" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G2" t="str">
         <v>Urgent</v>
       </c>
       <c r="H2" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>Broker has the rejection notice but the renewal is already overdue.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
         <v/>
       </c>
       <c r="M2" t="str">
         <v>No</v>
       </c>
       <c r="N2" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Call broker, then update the customer before dispatch planning.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Prepare customer portal upload batch</v>
+        <v>Follow up on Metro Quarry endorsement wording</v>
       </c>
       <c r="B3" t="str">
-        <v>Brighton Quarry Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C3" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox</v>
       </c>
       <c r="D3" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E3" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F3" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G3" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H3" t="str">
-        <v/>
+        <v>2026-08-26</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>Broker is revising waiver wording for the quarry location.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
         <v/>
       </c>
       <c r="M3" t="str">
         <v>No</v>
       </c>
       <c r="N3" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Follow up because the portal review cannot move until the wording is corrected.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Review missing onboarding attachment</v>
+        <v>Review roster feedback in ISNetworld</v>
       </c>
       <c r="B4" t="str">
-        <v>Clearwater Traffic Control</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="C4" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D4" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E4" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F4" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G4" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H4" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="I4" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>Portal review has not moved since the last roster upload.</v>
       </c>
       <c r="K4" t="str">
-        <v/>
+        <v>Employee Training Roster</v>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M4" t="str">
         <v>No</v>
       </c>
       <c r="N4" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Portal check is overdue and needs a real owner today.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Check overdue site-access task</v>
+        <v>Finish Badlands portal recertification answers</v>
       </c>
       <c r="B5" t="str">
-        <v>Denver Yard Maintenance</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C5" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="D5" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E5" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F5" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G5" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
       <c r="I5" t="str">
         <v/>
       </c>
       <c r="J5" t="str">
         <v/>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5" t="str">
         <v/>
       </c>
       <c r="M5" t="str">
         <v>No</v>
       </c>
       <c r="N5" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Operations and safety answers need to be reconciled before portal submission.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Finish customer packet follow-up</v>
+        <v>Check employee orientation completion dates</v>
       </c>
       <c r="B6" t="str">
-        <v>Englewood Pump Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C6" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="D6" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E6" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F6" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G6" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
       <c r="I6" t="str">
         <v/>
       </c>
       <c r="J6" t="str">
         <v/>
       </c>
       <c r="K6" t="str">
-        <v/>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="L6" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M6" t="str">
         <v>No</v>
       </c>
       <c r="N6" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Internal check before the roster is uploaded.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Confirm renewal packet owner</v>
+        <v>Reconcile Metro Quarry spreadsheet and portal notes</v>
       </c>
       <c r="B7" t="str">
-        <v>Zuni Water District</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C7" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D7" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E7" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F7" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G7" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
       <c r="I7" t="str">
         <v/>
       </c>
       <c r="J7" t="str">
         <v/>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
         <v/>
       </c>
       <c r="M7" t="str">
         <v>No</v>
       </c>
       <c r="N7" t="str">
-        <v>Maya owns this customer-portal follow-up even though it sorts below Jordan's similar items in the global Today list.</v>
+        <v>The imported tracker and customer email disagree about which safety summary is required.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Check with field supervisor on roster</v>
+        <v>Obtain corrected COI wording for Chevron</v>
       </c>
       <c r="B8" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C8" t="str">
-        <v>ISNetworld</v>
+        <v>CogniBox</v>
       </c>
       <c r="D8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="E8" t="str">
         <v>Waiting</v>
       </c>
       <c r="F8" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G8" t="str">
         <v>High</v>
       </c>
       <c r="H8" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-31</v>
       </c>
       <c r="I8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="J8" t="str">
-        <v>Field supervisor owes the updated roster.</v>
+        <v>Broker has the rejection notice and is revising wording.</v>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8" t="str">
         <v/>
       </c>
       <c r="M8" t="str">
         <v>No</v>
       </c>
       <c r="N8" t="str">
-        <v>Confirm whether the payroll export is ready for upload.</v>
+        <v>Missing additional insured and waiver wording.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Send COI renewal request</v>
+        <v>Follow up on signed MSA packet</v>
       </c>
       <c r="B9" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="C9" t="str">
-        <v>Veriforce</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D9" t="str">
-        <v>2026-06-28</v>
+        <v>2026-09-03</v>
       </c>
       <c r="E9" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F9" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G9" t="str">
-        <v>High</v>
+        <v>Normal</v>
       </c>
       <c r="H9" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="I9" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="J9" t="str">
-        <v/>
+        <v>Legal packet is still with customer.</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9" t="str">
         <v/>
       </c>
       <c r="M9" t="str">
         <v>No</v>
       </c>
       <c r="N9" t="str">
-        <v>Ask the broker for the renewed certificate before the review window gets tight.</v>
+        <v>Follow up before onboarding call.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Collect onboarding documents</v>
+        <v>Collect Sagebrush lift-plan roster</v>
       </c>
       <c r="B10" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="C10" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="D10" t="str">
-        <v>2026-06-29</v>
+        <v>2026-09-04</v>
       </c>
       <c r="E10" t="str">
-        <v>In Progress</v>
+        <v>Waiting</v>
       </c>
       <c r="F10" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G10" t="str">
         <v>Normal</v>
       </c>
       <c r="H10" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="I10" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="J10" t="str">
-        <v/>
+        <v>Field supervisor is gathering the crew list.</v>
       </c>
       <c r="K10" t="str">
         <v/>
       </c>
       <c r="L10" t="str">
         <v/>
       </c>
       <c r="M10" t="str">
         <v>No</v>
       </c>
       <c r="N10" t="str">
-        <v>Maya is gathering the first packet of customer-requested documents.</v>
+        <v>Regression-control task for a previously healthy customer.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Prepare Veriforce upload batch</v>
+        <v>Follow up with insurance broker</v>
       </c>
       <c r="B11" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Northline Energy</v>
       </c>
       <c r="C11" t="str">
-        <v>Veriforce</v>
+        <v>Avetta</v>
       </c>
       <c r="D11" t="str">
-        <v>2026-06-30</v>
+        <v>2026-09-05</v>
       </c>
       <c r="E11" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F11" t="str">
-        <v>Jordan Coordinator</v>
+        <v>Maya Admin</v>
       </c>
       <c r="G11" t="str">
-        <v>Normal</v>
+        <v>High</v>
       </c>
       <c r="H11" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="I11" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="J11" t="str">
-        <v/>
+        <v>Broker promised a revised certificate.</v>
       </c>
       <c r="K11" t="str">
-        <v/>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="L11" t="str">
-        <v/>
+        <v>Priya Nair</v>
       </c>
       <c r="M11" t="str">
         <v>No</v>
       </c>
       <c r="N11" t="str">
-        <v>Jordan is assembling the prepared files for upload.</v>
+        <v>Ask for the revised certificate.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Confirm drug program owner</v>
+        <v>Confirm subcontractor template with customer</v>
       </c>
       <c r="B12" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="C12" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D12" t="str">
-        <v>2026-06-30</v>
+        <v>2026-09-06</v>
       </c>
       <c r="E12" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F12" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G12" t="str">
         <v>Normal</v>
       </c>
       <c r="H12" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="I12" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="J12" t="str">
-        <v/>
+        <v>Customer is checking the preferred template.</v>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12" t="str">
         <v/>
       </c>
       <c r="M12" t="str">
         <v>No</v>
       </c>
       <c r="N12" t="str">
-        <v>Find the internal owner before sending the customer packet.</v>
+        <v>Normal customer-clarification loop.</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Replace expired drug policy</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D13" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="E13" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F13" t="str">
+        <v/>
+      </c>
+      <c r="G13" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H13" t="str">
+        <v/>
+      </c>
+      <c r="I13" t="str">
+        <v/>
+      </c>
+      <c r="J13" t="str">
+        <v/>
+      </c>
+      <c r="K13" t="str">
+        <v/>
+      </c>
+      <c r="L13" t="str">
+        <v/>
+      </c>
+      <c r="M13" t="str">
+        <v>No</v>
+      </c>
+      <c r="N13" t="str">
+        <v>Imported tracker showed expired copy.</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Upload EMR letter after safety approval</v>
+      </c>
+      <c r="B14" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="C14" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="D14" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Waiting</v>
+      </c>
+      <c r="F14" t="str">
+        <v/>
+      </c>
+      <c r="G14" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H14" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I14" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="J14" t="str">
+        <v>Safety manager is preparing the letter.</v>
+      </c>
+      <c r="K14" t="str">
+        <v/>
+      </c>
+      <c r="L14" t="str">
+        <v/>
+      </c>
+      <c r="M14" t="str">
+        <v>No</v>
+      </c>
+      <c r="N14" t="str">
+        <v>Upload after safety signs off.</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Upload OSHA 10 certificates</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D15" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="E15" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F15" t="str">
+        <v>Jordan Coordinator</v>
+      </c>
+      <c r="G15" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H15" t="str">
+        <v/>
+      </c>
+      <c r="I15" t="str">
+        <v/>
+      </c>
+      <c r="J15" t="str">
+        <v/>
+      </c>
+      <c r="K15" t="str">
+        <v>OSHA 10 Certificates</v>
+      </c>
+      <c r="L15" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M15" t="str">
+        <v>No</v>
+      </c>
+      <c r="N15" t="str">
+        <v>Needed for new site access.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Confirm certificate was received</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D16" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="E16" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F16" t="str">
+        <v/>
+      </c>
+      <c r="G16" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H16" t="str">
+        <v/>
+      </c>
+      <c r="I16" t="str">
+        <v/>
+      </c>
+      <c r="J16" t="str">
+        <v/>
+      </c>
+      <c r="K16" t="str">
+        <v/>
+      </c>
+      <c r="L16" t="str">
+        <v/>
+      </c>
+      <c r="M16" t="str">
+        <v>No</v>
+      </c>
+      <c r="N16" t="str">
+        <v>Call vendor onboarding if status has not changed.</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Confirm W-9 accepted in customer portal</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D17" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F17" t="str">
+        <v/>
+      </c>
+      <c r="G17" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H17" t="str">
+        <v/>
+      </c>
+      <c r="I17" t="str">
+        <v/>
+      </c>
+      <c r="J17" t="str">
+        <v/>
+      </c>
+      <c r="K17" t="str">
+        <v/>
+      </c>
+      <c r="L17" t="str">
+        <v/>
+      </c>
+      <c r="M17" t="str">
+        <v>No</v>
+      </c>
+      <c r="N17" t="str">
+        <v>Low risk; check after portal batch update.</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Monitor auto liability renewal</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D18" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F18" t="str">
+        <v/>
+      </c>
+      <c r="G18" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H18" t="str">
+        <v/>
+      </c>
+      <c r="I18" t="str">
+        <v/>
+      </c>
+      <c r="J18" t="str">
+        <v/>
+      </c>
+      <c r="K18" t="str">
+        <v/>
+      </c>
+      <c r="L18" t="str">
+        <v/>
+      </c>
+      <c r="M18" t="str">
+        <v>No</v>
+      </c>
+      <c r="N18" t="str">
+        <v>Certificate expires soon but no action is needed yet.</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Review next onboarding cycle</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="D19" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="E19" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F19" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="G19" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H19" t="str">
+        <v/>
+      </c>
+      <c r="I19" t="str">
+        <v/>
+      </c>
+      <c r="J19" t="str">
+        <v/>
+      </c>
+      <c r="K19" t="str">
+        <v>Northline onboarding packet</v>
+      </c>
+      <c r="L19" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M19" t="str">
+        <v>No</v>
+      </c>
+      <c r="N19" t="str">
+        <v>Low-priority planning item for later follow-up.</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Review next quarterly renewals</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Western Utility Partners</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D20" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="E20" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F20" t="str">
+        <v/>
+      </c>
+      <c r="G20" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H20" t="str">
+        <v/>
+      </c>
+      <c r="I20" t="str">
+        <v/>
+      </c>
+      <c r="J20" t="str">
+        <v/>
+      </c>
+      <c r="K20" t="str">
+        <v/>
+      </c>
+      <c r="L20" t="str">
+        <v/>
+      </c>
+      <c r="M20" t="str">
+        <v>No</v>
+      </c>
+      <c r="N20" t="str">
+        <v>Healthy account: routine renewal check.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:N12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N20"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tasks</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 