--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -422,1702 +422,2572 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Bucket</v>
       </c>
       <c r="B1" t="str">
         <v>Days Until Expiration</v>
       </c>
       <c r="C1" t="str">
         <v>Expiration Date</v>
       </c>
       <c r="D1" t="str">
         <v>Document Name</v>
       </c>
       <c r="E1" t="str">
         <v>Subject</v>
       </c>
       <c r="F1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="G1" t="str">
         <v>Customers</v>
       </c>
       <c r="H1" t="str">
         <v>Platforms</v>
       </c>
       <c r="I1" t="str">
         <v>Category</v>
       </c>
       <c r="J1" t="str">
         <v>Status</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Next 30 days</v>
       </c>
       <c r="B2">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="C2" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-13</v>
       </c>
       <c r="D2" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Metro Quarry COI Endorsement</v>
       </c>
       <c r="E2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="F2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="G2" t="str">
-        <v>Chevron Contractors</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="H2" t="str">
-        <v>Avetta</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="I2" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="J2" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>31-60 days</v>
+        <v>Next 30 days</v>
       </c>
       <c r="B3">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="C3" t="str">
-        <v>2026-09-11</v>
+        <v>2026-09-16</v>
       </c>
       <c r="D3" t="str">
-        <v>Employee Training Roster</v>
+        <v>Background Check Roster</v>
       </c>
       <c r="E3" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="F3" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="G3" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="H3" t="str">
         <v>Avetta</v>
       </c>
       <c r="I3" t="str">
         <v>Training</v>
       </c>
       <c r="J3" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>31-60 days</v>
+        <v>Next 30 days</v>
       </c>
       <c r="B4">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="C4" t="str">
-        <v>2026-09-26</v>
+        <v>2026-09-20</v>
       </c>
       <c r="D4" t="str">
-        <v>Initial Training Roster</v>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="E4" t="str">
-        <v>Workspace / primary company</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="F4" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="G4" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Northline Energy</v>
       </c>
       <c r="H4" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="I4" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="J4" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>61-90 days</v>
+        <v>Next 30 days</v>
       </c>
       <c r="B5">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C5" t="str">
-        <v>2026-10-16</v>
+        <v>2026-09-28</v>
       </c>
       <c r="D5" t="str">
-        <v>Operator Qualification Roster</v>
+        <v>Auto Liability Certificate</v>
       </c>
       <c r="E5" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="F5" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="G5" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Northline Energy, Pioneer Pipeline Services</v>
       </c>
       <c r="H5" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, ISNetworld, Veriforce</v>
       </c>
       <c r="I5" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="J5" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>61-90 days</v>
+        <v>Next 30 days</v>
       </c>
       <c r="B6">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="C6" t="str">
-        <v>2026-10-26</v>
+        <v>2026-10-04</v>
       </c>
       <c r="D6" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Annual Safety Statistics Report</v>
       </c>
       <c r="E6" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="F6" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="G6" t="str">
-        <v>Chevron Contractors</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="H6" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="I6" t="str">
-        <v>Insurance</v>
+        <v>Safety</v>
       </c>
       <c r="J6" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>61-90 days</v>
+        <v>Next 30 days</v>
       </c>
       <c r="B7">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C7" t="str">
-        <v>2026-10-26</v>
+        <v>2026-10-11</v>
       </c>
       <c r="D7" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Insurance Renewal Notice</v>
       </c>
       <c r="E7" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="F7" t="str">
         <v>Internal Company</v>
       </c>
       <c r="G7" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="H7" t="str">
         <v>ISNetworld</v>
       </c>
       <c r="I7" t="str">
+        <v>Insurance</v>
+      </c>
+      <c r="J7" t="str">
+        <v>Expiring</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Next 30 days</v>
+      </c>
+      <c r="B8">
+        <v>30</v>
+      </c>
+      <c r="C8" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Pioneer Training Matrix</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="F8" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="G8" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="H8" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="I8" t="str">
         <v>Training</v>
       </c>
-      <c r="J7" t="str">
+      <c r="J8" t="str">
+        <v>Expiring</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>31-60 days</v>
+      </c>
+      <c r="B9">
+        <v>32</v>
+      </c>
+      <c r="C9" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="D9" t="str">
+        <v>EMR Letter</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="F9" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="G9" t="str">
+        <v>Chevron Contractors, High Plains Environmental</v>
+      </c>
+      <c r="H9" t="str">
+        <v>CogniBox, ISNetworld</v>
+      </c>
+      <c r="I9" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="J9" t="str">
+        <v>Expiring</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>61-90 days</v>
+      </c>
+      <c r="B10">
+        <v>64</v>
+      </c>
+      <c r="C10" t="str">
+        <v>2026-11-15</v>
+      </c>
+      <c r="D10" t="str">
+        <v>OSHA 300 Summary</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="F10" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="G10" t="str">
+        <v>Western Utility Partners</v>
+      </c>
+      <c r="H10" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="I10" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="J10" t="str">
+        <v>Current</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>61-90 days</v>
+      </c>
+      <c r="B11">
+        <v>86</v>
+      </c>
+      <c r="C11" t="str">
+        <v>2026-12-07</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Front Range Training Matrix</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="F11" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="G11" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="H11" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="I11" t="str">
+        <v>Training</v>
+      </c>
+      <c r="J11" t="str">
         <v>Current</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J7"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Item Type</v>
       </c>
       <c r="B1" t="str">
         <v>Title</v>
       </c>
       <c r="C1" t="str">
         <v>Customer</v>
       </c>
       <c r="D1" t="str">
         <v>Platforms</v>
       </c>
       <c r="E1" t="str">
         <v>Waiting Status</v>
       </c>
       <c r="F1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="G1" t="str">
         <v>Days Overdue</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Operational Focus</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>obligation</v>
       </c>
       <c r="B2" t="str">
-        <v>Employee Training Roster</v>
+        <v>Badlands Revised COI</v>
       </c>
       <c r="C2" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="D2" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="E2" t="str">
-        <v>Waiting on Employee</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="F2" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-31</v>
       </c>
       <c r="G2">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="H2" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-22</v>
       </c>
       <c r="I2" t="str">
-        <v>Follow up with employee</v>
+        <v>Follow up with broker</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>obligation</v>
       </c>
       <c r="B3" t="str">
         <v>Certificate of Insurance</v>
       </c>
       <c r="C3" t="str">
-        <v>Chevron Contractors</v>
+        <v>Northline Energy</v>
       </c>
       <c r="D3" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="E3" t="str">
         <v>Waiting on Broker</v>
       </c>
       <c r="F3" t="str">
-        <v>2026-07-02</v>
+        <v>2026-09-01</v>
       </c>
       <c r="G3">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="H3" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="I3" t="str">
         <v>Follow up with broker</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Requested item</v>
       </c>
       <c r="B4" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Employee Training Roster</v>
       </c>
       <c r="C4" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="D4" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="E4" t="str">
-        <v>Waiting on Customer</v>
+        <v>Waiting on Platform</v>
       </c>
       <c r="F4" t="str">
-        <v>2026-07-03</v>
+        <v>2026-09-01</v>
       </c>
       <c r="G4">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="H4" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="I4" t="str">
-        <v>Follow up with customer</v>
+        <v>Check platform review status</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B5" t="str">
+        <v>Signed MSA</v>
+      </c>
+      <c r="C5" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="D5" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="E5" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="F5" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="G5">
+        <v>11</v>
+      </c>
+      <c r="H5" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="I5" t="str">
+        <v>Follow up with customer</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Employee Training Roster</v>
+      </c>
+      <c r="C6" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="F6" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="G6">
+        <v>11</v>
+      </c>
+      <c r="H6" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="I6" t="str">
+        <v>Follow up with employee</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Metro Quarry COI Endorsement</v>
+      </c>
+      <c r="C7" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="D7" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="E7" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="F7" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="G7">
+        <v>11</v>
+      </c>
+      <c r="H7" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="I7" t="str">
+        <v>Follow up with broker</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Badlands Portal Recertification</v>
+      </c>
+      <c r="C8" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Avetta, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F8" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="G8">
+        <v>11</v>
+      </c>
+      <c r="H8" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="I8" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Annual Safety Statistics Report</v>
+      </c>
+      <c r="C9" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="D9" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F9" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="G9">
+        <v>11</v>
+      </c>
+      <c r="H9" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="I9" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Site Access Orientation Log</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Avetta, CogniBox</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="F10" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="G10">
+        <v>10</v>
+      </c>
+      <c r="H10" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="I10" t="str">
+        <v>Follow up with employee</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Badlands Training Roster</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Avetta, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="F11" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="G11">
+        <v>10</v>
+      </c>
+      <c r="H11" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="I11" t="str">
+        <v>Follow up with employee</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Metro Quarry Safety Program Summary</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="D12" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F12" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="G12">
+        <v>10</v>
+      </c>
+      <c r="H12" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="I12" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>document</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Site Access Badge List</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F13" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="G13">
+        <v>10</v>
+      </c>
+      <c r="H13" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="I13" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Drug and Alcohol Policy</v>
+      </c>
+      <c r="C14" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F14" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="G14">
+        <v>9</v>
+      </c>
+      <c r="H14" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="I14" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Chevron Revised COI</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Avetta, CogniBox</v>
+      </c>
+      <c r="E15" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="F15" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="G15">
+        <v>9</v>
+      </c>
+      <c r="H15" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="I15" t="str">
+        <v>Follow up with broker</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
         <v>Requested item</v>
       </c>
-      <c r="B5" t="str">
-[...8 lines deleted...]
-      <c r="E5" t="str">
+      <c r="B16" t="str">
+        <v>Pioneer Training Matrix</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="E16" t="str">
         <v>Waiting on Platform</v>
       </c>
-      <c r="F5" t="str">
-[...8 lines deleted...]
-      <c r="I5" t="str">
+      <c r="F16" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="G16">
+        <v>8</v>
+      </c>
+      <c r="H16" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="I16" t="str">
         <v>Check platform review status</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>document</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Customer Safety Questionnaire</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Red Mesa Utilities, Summit Industrial Maintenance</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Contractor Compliance, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="F17" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="G17">
+        <v>8</v>
+      </c>
+      <c r="H17" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="I17" t="str">
+        <v>Follow up with customer</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Metro Quarry Subcontractor Roster</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="D18" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="F18" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="G18">
+        <v>8</v>
+      </c>
+      <c r="H18" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="I18" t="str">
+        <v>Follow up with customer</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>document</v>
+      </c>
+      <c r="B19" t="str">
+        <v>EMR Letter</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Chevron Contractors, High Plains Environmental</v>
+      </c>
+      <c r="D19" t="str">
+        <v>CogniBox, ISNetworld</v>
+      </c>
+      <c r="E19" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F19" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="G19">
+        <v>8</v>
+      </c>
+      <c r="H19" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I19" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Sagebrush Lift Plan Roster</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Sagebrush Renewables</v>
+      </c>
+      <c r="D20" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="E20" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="F20" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="G20">
+        <v>8</v>
+      </c>
+      <c r="H20" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I20" t="str">
+        <v>Follow up with employee</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Requested item</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Certificate of Insurance</v>
+      </c>
+      <c r="C21" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="D21" t="str">
+        <v>Contractor Compliance, Veriforce</v>
+      </c>
+      <c r="E21" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="F21" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="G21">
+        <v>7</v>
+      </c>
+      <c r="H21" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="I21" t="str">
+        <v>Follow up with customer</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Background Check Roster</v>
+      </c>
+      <c r="C22" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Avetta, Veriforce</v>
+      </c>
+      <c r="E22" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F22" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="G22">
+        <v>7</v>
+      </c>
+      <c r="H22" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="I22" t="str">
+        <v>Check with internal team</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Subcontractor List</v>
+      </c>
+      <c r="C23" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Contractor Compliance, Veriforce</v>
+      </c>
+      <c r="E23" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="F23" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="G23">
+        <v>6</v>
+      </c>
+      <c r="H23" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I23" t="str">
+        <v>Follow up with customer</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Requested item</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Complete supplier profile questions</v>
+      </c>
+      <c r="C24" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E24" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="F24" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="G24">
+        <v>6</v>
+      </c>
+      <c r="H24" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I24" t="str">
+        <v>Check with internal team</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Waiting Party</v>
       </c>
       <c r="B1" t="str">
         <v>Waiting Obligations</v>
       </c>
       <c r="C1" t="str">
         <v>Overdue Follow-ups</v>
       </c>
       <c r="D1" t="str">
         <v>Stale Waiting</v>
       </c>
       <c r="E1" t="str">
         <v>Oldest Waiting Since</v>
       </c>
       <c r="F1" t="str">
         <v>Next Follow-up Date</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Broker</v>
+        <v>Internal Team</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E2" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-27</v>
       </c>
       <c r="F2" t="str">
-        <v>2026-07-02</v>
+        <v>2026-09-01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Customer</v>
       </c>
       <c r="B3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E3" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="F3" t="str">
-        <v>2026-07-03</v>
+        <v>2026-09-01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Employee</v>
+        <v>Broker</v>
       </c>
       <c r="B4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E4" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-22</v>
       </c>
       <c r="F4" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
+        <v>Employee</v>
+      </c>
+      <c r="B5">
+        <v>4</v>
+      </c>
+      <c r="C5">
+        <v>4</v>
+      </c>
+      <c r="D5">
+        <v>4</v>
+      </c>
+      <c r="E5" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="F5" t="str">
+        <v>2026-09-01</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
         <v>Platform</v>
       </c>
-      <c r="B5">
-[...12 lines deleted...]
-        <v>2026-07-04</v>
+      <c r="B6">
+        <v>2</v>
+      </c>
+      <c r="C6">
+        <v>2</v>
+      </c>
+      <c r="D6">
+        <v>2</v>
+      </c>
+      <c r="E6" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="F6" t="str">
+        <v>2026-09-01</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Requested Item</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Subject</v>
       </c>
       <c r="E1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="F1" t="str">
         <v>Linked Document</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Status</v>
       </c>
       <c r="I1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="J1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="K1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm emergency contact sheet</v>
+        <v>Complete annual portal recertification</v>
       </c>
       <c r="B2" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C2" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="D2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="E2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="F2" t="str">
-        <v/>
+        <v>Badlands Portal Recertification</v>
       </c>
       <c r="G2" t="str">
         <v>Missing</v>
       </c>
       <c r="H2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="K2" t="str">
-        <v>Customer needs the emergency contact sheet before mobilization.</v>
+        <v>Portal recertification reminder arrived while the COI renewal was already open.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Complete supplier profile questions</v>
+        <v>Provide current site orientation roster</v>
       </c>
       <c r="B3" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C3" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="D3" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="E3" t="str">
         <v>Internal Company</v>
       </c>
       <c r="F3" t="str">
-        <v/>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="G3" t="str">
         <v>Missing</v>
       </c>
       <c r="H3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="K3" t="str">
-        <v>Operations needs to confirm two profile answers.</v>
+        <v>Site access could be delayed until the roster is complete.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Request current COI</v>
+        <v>Upload customer-specific safety program summary</v>
       </c>
       <c r="B4" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C4" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="D4" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="E4" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="F4" t="str">
-        <v/>
+        <v>Metro Quarry Safety Program Summary</v>
       </c>
       <c r="G4" t="str">
         <v>Missing</v>
       </c>
       <c r="H4" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="I4" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="K4" t="str">
-        <v>Customer requested revised COI before mobilization.</v>
+        <v>Shows the real pain point: requirement details live in multiple places.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Add drug and alcohol program summary</v>
+        <v>Complete supplier profile questions</v>
       </c>
       <c r="B5" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="C5" t="str">
-        <v>Customer Portal</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="D5" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="E5" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="F5" t="str">
         <v/>
       </c>
       <c r="G5" t="str">
         <v>Missing</v>
       </c>
       <c r="H5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="I5" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J5" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="K5" t="str">
-        <v>Customer requested the program summary before badge setup.</v>
+        <v>Administrative questionnaire remains open.</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Submit current employee roster</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="C6" t="str">
+        <v>Customer Portal, ISNetworld</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Summit Field Services Field Crew</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="F6" t="str">
+        <v>Employee Training Roster</v>
+      </c>
+      <c r="G6" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H6" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="I6" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="J6" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="K6" t="str">
+        <v>No current roster file is linked yet.</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Upload current drug policy</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C7" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="E7" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="F7" t="str">
+        <v>Drug and Alcohol Policy</v>
+      </c>
+      <c r="G7" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H7" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="I7" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="J7" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="K7" t="str">
+        <v>Came from the imported tracker.</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Collect new lift-plan roster</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Sagebrush Renewables</v>
+      </c>
+      <c r="C8" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="F8" t="str">
+        <v>Sagebrush Lift Plan Roster</v>
+      </c>
+      <c r="G8" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H8" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="I8" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="J8" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="K8" t="str">
+        <v>New work should pull this previously clean customer back into Today and All Work.</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Return signed MSA</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="C9" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="F9" t="str">
+        <v>Signed MSA</v>
+      </c>
+      <c r="G9" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H9" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="I9" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="J9" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="K9" t="str">
+        <v>Contract packet is blocking completion.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:K9"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Active Blockers</v>
       </c>
       <c r="D1" t="str">
         <v>Missing Required Items</v>
       </c>
       <c r="E1" t="str">
         <v>Overdue Waiting</v>
       </c>
       <c r="F1" t="str">
         <v>Expired or Missing Documents</v>
       </c>
       <c r="G1" t="str">
         <v>Blocking Tasks</v>
       </c>
       <c r="H1" t="str">
         <v>Document Attention Items</v>
       </c>
       <c r="I1" t="str">
         <v>Operational Focus</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B2" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I2" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Red Mesa Utilities</v>
       </c>
       <c r="B3" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="C3">
+        <v>7</v>
+      </c>
+      <c r="D3">
         <v>2</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Chevron Contractors</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="B4" t="str">
-        <v>Avetta</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I4" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B5" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I5" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="B6" t="str">
-        <v>Veriforce</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I6" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="B7" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="B8" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="B9" t="str">
-        <v>Avetta</v>
+        <v>Veriforce</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="str">
         <v>Review active blockers</v>
       </c>
     </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Avetta, Veriforce</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>1</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10">
+        <v>0</v>
+      </c>
+      <c r="H10">
+        <v>1</v>
+      </c>
+      <c r="I10" t="str">
+        <v>Review active blockers</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="B11" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>1</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11">
+        <v>3</v>
+      </c>
+      <c r="I11" t="str">
+        <v>Review active blockers</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Avetta, ISNetworld</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>1</v>
+      </c>
+      <c r="F12">
+        <v>0</v>
+      </c>
+      <c r="G12">
+        <v>0</v>
+      </c>
+      <c r="H12">
+        <v>2</v>
+      </c>
+      <c r="I12" t="str">
+        <v>Review active blockers</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>1</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13">
+        <v>2</v>
+      </c>
+      <c r="I13" t="str">
+        <v>Review active blockers</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I9"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Owner</v>
       </c>
       <c r="B1" t="str">
         <v>Active Tasks</v>
       </c>
       <c r="C1" t="str">
         <v>Overdue Tasks</v>
       </c>
       <c r="D1" t="str">
         <v>Due Soon Tasks</v>
       </c>
       <c r="E1" t="str">
         <v>Waiting Tasks</v>
       </c>
       <c r="F1" t="str">
         <v>Blocking Tasks</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Jordan Coordinator</v>
+        <v>Unassigned</v>
       </c>
       <c r="B2">
+        <v>14</v>
+      </c>
+      <c r="C2">
+        <v>12</v>
+      </c>
+      <c r="D2">
+        <v>1</v>
+      </c>
+      <c r="E2">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
+        <v>Jordan Coordinator</v>
+      </c>
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3">
+        <v>3</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>1</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
         <v>Maya Admin</v>
       </c>
-      <c r="B3">
-[...11 lines deleted...]
-      <c r="F3">
+      <c r="B4">
+        <v>2</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Tracked Required Items</v>
       </c>
       <c r="D1" t="str">
         <v>Ready Submitted Accepted or Not Applicable</v>
       </c>
       <c r="E1" t="str">
         <v>Submitted</v>
       </c>
       <c r="F1" t="str">
         <v>Accepted</v>
       </c>
       <c r="G1" t="str">
         <v>Waiting</v>
       </c>
       <c r="H1" t="str">
         <v>Missing</v>
       </c>
       <c r="I1" t="str">
         <v>Expiring Soon</v>
       </c>
       <c r="J1" t="str">
         <v>Requests To Send</v>
       </c>
       <c r="K1" t="str">
         <v>Tracked Package Status</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="B2" t="str">
-        <v>Customer Portal</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="C2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H2">
         <v>2</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K2" t="str">
-        <v>1/4</v>
+        <v>1/3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B3" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="C3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>3</v>
       </c>
-      <c r="E3">
-[...7 lines deleted...]
-      </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K3" t="str">
-        <v>3/4</v>
+        <v>0/3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="B4" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="C4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
+      </c>
+      <c r="G4">
         <v>3</v>
       </c>
-      <c r="E4">
-[...7 lines deleted...]
-      </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K4" t="str">
-        <v>3/4</v>
+        <v>0/3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Chevron Contractors</v>
       </c>
       <c r="B5" t="str">
-        <v>Avetta</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5">
         <v>2</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5" t="str">
-        <v>3/3</v>
+        <v>0/2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="B6" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6" t="str">
-        <v>4/4</v>
+        <v>0/1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="B7" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="C7">
         <v>3</v>
       </c>
       <c r="D7">
         <v>2</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7" t="str">
         <v>2/3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="B8" t="str">
-        <v>Avetta</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="C8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8" t="str">
-        <v>3/3</v>
+        <v>0/1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Alder Creek Mechanical</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="B9" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9" t="str">
-        <v>0/0</v>
+        <v>1/2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Brighton Quarry Services</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B10" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, Veriforce</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10" t="str">
-        <v>0/0</v>
+        <v>0/1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="B11" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11" t="str">
-        <v>5/5</v>
+        <v>1/2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Clearwater Traffic Control</v>
+        <v>Northline Energy</v>
       </c>
       <c r="B12" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12" t="str">
-        <v>0/0</v>
+        <v>1/2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Denver Yard Maintenance</v>
+        <v>Pioneer Pipeline Services</v>
       </c>
       <c r="B13" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13" t="str">
-        <v>0/0</v>
+        <v>1/1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Englewood Pump Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="B14" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14" t="str">
-        <v>0/0</v>
-[...104 lines deleted...]
-        <v>0/0</v>
+        <v>1/1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K17"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:K14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Expiring 30 60 90</vt:lpstr>
       <vt:lpstr>Overdue Follow-ups</vt:lpstr>
       <vt:lpstr>Waiting By Party</vt:lpstr>
       <vt:lpstr>Missing Required Items</vt:lpstr>
       <vt:lpstr>Blocked Customers</vt:lpstr>
       <vt:lpstr>Owner Workload</vt:lpstr>