--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -438,1347 +438,3517 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C17"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Notes</v>
       </c>
+      <c r="D1" t="str">
+        <v>Metadata: Original Tracker Tab</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Alder Creek Mechanical</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B2" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="C2" t="str">
-        <v>Customer portal follow-up assigned to Jordan for the demo ownership workflow.</v>
+        <v>Validation stress account: expired insurance, stale broker follow-up, and customer-specific portal items competing for attention.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Brighton Quarry Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B3" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="C3" t="str">
-        <v>Customer portal follow-up assigned to Jordan for the demo ownership workflow.</v>
+        <v>Active onboarding issue: revised insurance wording is under review.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="B4" t="str">
-        <v>Avetta</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="C4" t="str">
-        <v>Healthy renewal account. Recent package review found no immediate tracked gaps.</v>
+        <v>Purchase order is pending completion of customer-requested items.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B5" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Veriforce</v>
       </c>
       <c r="C5" t="str">
-        <v>Broker clarification example. Revised endorsement wording is in progress with a future check-in.</v>
+        <v>New site-access requirements are being gathered.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Clearwater Traffic Control</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="B6" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="C6" t="str">
-        <v>Customer portal follow-up assigned to Jordan for the demo ownership workflow.</v>
+        <v>Broker and safety manager both have open follow-ups.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Denver Yard Maintenance</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="B7" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="C7" t="str">
-        <v>Customer portal follow-up assigned to Jordan for the demo ownership workflow.</v>
+        <v>Validation stress account: multiple customer-specific requirements landed from email, spreadsheet, and portal review at the same time.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Englewood Pump Services</v>
+        <v>Northline Energy</v>
       </c>
       <c r="B8" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="C8" t="str">
-        <v>Customer portal follow-up assigned to Jordan for the demo ownership workflow.</v>
+        <v>Primary contact: vendor onboarding team. Demo showcase account with OCR, import proof, request history, waiting follow-up, and activity history.</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Northline - Avetta Open Items</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Pioneer Pipeline Services</v>
       </c>
       <c r="B9" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="C9" t="str">
-        <v>Quiet account used as a healthy control in the demo.</v>
+        <v>Mostly healthy account; watch upcoming training renewal.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="B10" t="str">
-        <v>Veriforce</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="C10" t="str">
-        <v>Active preparation account. The team has files ready to upload and one remaining item to request.</v>
+        <v>Review the portal each Monday for new requests. Demo activity showcase with import, OCR, requests, waiting follow-up, and ownership history.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="B11" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="C11" t="str">
-        <v>Early onboarding account. The first customer package is still being gathered.</v>
+        <v>Customer portal items were imported from a spreadsheet tracker.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="B12" t="str">
         <v>Veriforce</v>
       </c>
       <c r="C12" t="str">
-        <v>Renewal-watch example. One certificate is inside the review window and needs a routine request.</v>
+        <v>Regression-control account: recently clean customer with one new requirement that should pull it back into the work queue.</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="B13" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="C13" t="str">
-        <v>Mostly complete onboarding account. Internal work is done; one resubmitted item is waiting on customer review.</v>
+        <v>Several customer-requested profile items are waiting on internal answers.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="B14" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="C14" t="str">
-        <v>Light onboarding example. Most items are filed, with one customer-required program document still missing.</v>
-[...32 lines deleted...]
-        <v>Lower-sorting customer portal follow-up assigned to Maya so My Focus can show her work separately from the global queue.</v>
+        <v>Healthy customer with only routine renewal monitoring.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C17"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Task Title</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Platforms</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Due Date</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Status</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Assigned To</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Priority</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Waiting Since</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Follow-up Date</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Waiting Note</v>
+      </c>
+      <c r="K1" t="str">
+        <v>Related Document</v>
+      </c>
+      <c r="L1" t="str">
+        <v>Requested By</v>
+      </c>
+      <c r="M1" t="str">
+        <v>Blocks Customer Progress</v>
+      </c>
+      <c r="N1" t="str">
+        <v>Notes</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>Review next onboarding cycle</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="D2" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="E2" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F2" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="G2" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H2" t="str">
+        <v/>
+      </c>
+      <c r="I2" t="str">
+        <v/>
+      </c>
+      <c r="J2" t="str">
+        <v/>
+      </c>
+      <c r="K2" t="str">
+        <v>Northline onboarding packet</v>
+      </c>
+      <c r="L2" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M2" t="str">
+        <v>No</v>
+      </c>
+      <c r="N2" t="str">
+        <v>Low-priority planning item for later follow-up.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Review next quarterly renewals</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Western Utility Partners</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D3" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="E3" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F3" t="str">
+        <v/>
+      </c>
+      <c r="G3" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H3" t="str">
+        <v/>
+      </c>
+      <c r="I3" t="str">
+        <v/>
+      </c>
+      <c r="J3" t="str">
+        <v/>
+      </c>
+      <c r="K3" t="str">
+        <v/>
+      </c>
+      <c r="L3" t="str">
+        <v/>
+      </c>
+      <c r="M3" t="str">
+        <v>No</v>
+      </c>
+      <c r="N3" t="str">
+        <v>Healthy account: routine renewal check.</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Requested Item</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customer</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Status</v>
       </c>
       <c r="G1" t="str">
         <v>Required</v>
       </c>
       <c r="H1" t="str">
         <v>Attention Level</v>
       </c>
       <c r="I1" t="str">
         <v>Waiting Status</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="K1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="L1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="M1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm emergency contact sheet</v>
+        <v>Complete annual portal recertification</v>
       </c>
       <c r="B2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E2" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="F2" t="str">
         <v>Missing</v>
       </c>
       <c r="G2" t="str">
         <v>Yes</v>
       </c>
       <c r="H2" t="str">
         <v>High Attention</v>
       </c>
       <c r="I2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="K2" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L2" t="str">
-        <v/>
+        <v>Renee is confirming two profile answers from operations and safety.</v>
       </c>
       <c r="M2" t="str">
-        <v>Customer needs the emergency contact sheet before mobilization.</v>
+        <v>Portal recertification reminder arrived while the COI renewal was already open.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Complete supplier profile questions</v>
+        <v>Provide current site orientation roster</v>
       </c>
       <c r="B3" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E3" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F3" t="str">
         <v>Missing</v>
       </c>
       <c r="G3" t="str">
         <v>Yes</v>
       </c>
       <c r="H3" t="str">
         <v>High Attention</v>
       </c>
       <c r="I3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="K3" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="L3" t="str">
-        <v/>
+        <v>Three employee records need completion dates.</v>
       </c>
       <c r="M3" t="str">
-        <v>Operations needs to confirm two profile answers.</v>
+        <v>Site access could be delayed until the roster is complete.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Request current COI</v>
+        <v>Upload customer-specific safety program summary</v>
       </c>
       <c r="B4" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E4" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="F4" t="str">
         <v>Missing</v>
       </c>
       <c r="G4" t="str">
         <v>Yes</v>
       </c>
       <c r="H4" t="str">
         <v>High Attention</v>
       </c>
       <c r="I4" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="K4" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>Felix is reconciling the customer email with the imported tracker row.</v>
       </c>
       <c r="M4" t="str">
-        <v>Customer requested revised COI before mobilization.</v>
+        <v>Shows the real pain point: requirement details live in multiple places.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Add drug and alcohol program summary</v>
+        <v>Complete supplier profile questions</v>
       </c>
       <c r="B5" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C5" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D5" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E5" t="str">
-        <v>Customer Portal</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F5" t="str">
         <v>Missing</v>
       </c>
       <c r="G5" t="str">
         <v>Yes</v>
       </c>
       <c r="H5" t="str">
         <v>High Attention</v>
       </c>
       <c r="I5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J5" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="K5" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="L5" t="str">
-        <v/>
+        <v>Operations needs to confirm two answers.</v>
       </c>
       <c r="M5" t="str">
-        <v>Customer requested the program summary before badge setup.</v>
+        <v>Administrative questionnaire remains open.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Build initial training roster</v>
+        <v>Submit current employee roster</v>
       </c>
       <c r="B6" t="str">
         <v>Summit Field Services Field Crew</v>
       </c>
       <c r="C6" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D6" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E6" t="str">
-        <v>Customer Portal</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F6" t="str">
-        <v>In progress</v>
+        <v>Missing</v>
       </c>
       <c r="G6" t="str">
         <v>Yes</v>
       </c>
       <c r="H6" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="I6" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="J6" t="str">
-        <v/>
+        <v>2026-08-25</v>
       </c>
       <c r="K6" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L6" t="str">
-        <v/>
+        <v>Roster owner has not sent the update.</v>
       </c>
       <c r="M6" t="str">
-        <v>Waiting on payroll export before updating roster.</v>
+        <v>No current roster file is linked yet.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Request renewed COI</v>
+        <v>Upload current drug policy</v>
       </c>
       <c r="B7" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C7" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D7" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="E7" t="str">
-        <v>Veriforce</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F7" t="str">
-        <v>In progress</v>
+        <v>Missing</v>
       </c>
       <c r="G7" t="str">
         <v>Yes</v>
       </c>
       <c r="H7" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="I7" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J7" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="K7" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="L7" t="str">
-        <v/>
+        <v>Policy owner needs to confirm the current revision.</v>
       </c>
       <c r="M7" t="str">
-        <v>Renewal request is ready to send to the broker.</v>
+        <v>Came from the imported tracker.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Upload updated employee training roster</v>
+        <v>Collect new lift-plan roster</v>
       </c>
       <c r="B8" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C8" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D8" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="E8" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="F8" t="str">
-        <v>In progress</v>
+        <v>Missing</v>
       </c>
       <c r="G8" t="str">
         <v>Yes</v>
       </c>
       <c r="H8" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="I8" t="str">
         <v>Waiting on Employee</v>
       </c>
       <c r="J8" t="str">
-        <v>2026-06-20</v>
+        <v>2026-09-01</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-04</v>
       </c>
       <c r="L8" t="str">
-        <v>Field supervisor has not sent the updated roster.</v>
+        <v>Victor is gathering the crew list for the new lift-plan requirement.</v>
       </c>
       <c r="M8" t="str">
-        <v>Field supervisor is gathering updated employee training dates.</v>
+        <v>New work should pull this previously clean customer back into Today and All Work.</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Return signed MSA</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C9" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="F9" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="G9" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H9" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="I9" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="J9" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="K9" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="L9" t="str">
+        <v>Customer legal team is reviewing the packet.</v>
+      </c>
+      <c r="M9" t="str">
+        <v>Contract packet is blocking completion.</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Resubmit revised COI for Badlands</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Avetta, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="F10" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G10" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H10" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I10" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="J10" t="str">
+        <v>2026-08-22</v>
+      </c>
+      <c r="K10" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="L10" t="str">
+        <v>Broker is revising the additional-insured wording after the first upload was rejected.</v>
+      </c>
+      <c r="M10" t="str">
+        <v>Customer requested revised COI wording before dispatch can be cleared.</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Update Badlands training roster</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Avetta, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="F11" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G11" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H11" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I11" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="J11" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="K11" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="L11" t="str">
+        <v>Three training dates need field confirmation before upload.</v>
+      </c>
+      <c r="M11" t="str">
+        <v>Training roster is due sooner than the insurance renewal warning window.</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Resubmit revised COI to CogniBox</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Avetta, CogniBox</v>
+      </c>
+      <c r="F12" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G12" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H12" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I12" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="J12" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="K12" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="L12" t="str">
+        <v>Broker is updating additional insured wording.</v>
+      </c>
+      <c r="M12" t="str">
+        <v>Portal rejection was received this week.</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Confirm subcontractor list format</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Contractor Compliance, Veriforce</v>
+      </c>
+      <c r="F13" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G13" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H13" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I13" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="J13" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="K13" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="L13" t="str">
+        <v>Customer needs to confirm whether the old template is still accepted.</v>
+      </c>
+      <c r="M13" t="str">
+        <v>Shows a normal, non-urgent customer clarification loop.</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Update background check roster</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C14" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Avetta, Veriforce</v>
+      </c>
+      <c r="F14" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G14" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H14" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I14" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="J14" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="K14" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="L14" t="str">
+        <v>HR is checking two records before upload.</v>
+      </c>
+      <c r="M14" t="str">
+        <v>Typical internal-team follow-up.</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Submit annual safety statistics</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D15" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="E15" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="F15" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G15" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H15" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I15" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="J15" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="K15" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="L15" t="str">
+        <v>Safety manager is compiling TRIR and DART details.</v>
+      </c>
+      <c r="M15" t="str">
+        <v>Internal safety data needs to be finished before the portal upload.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Confirm subcontractor roster format</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="E16" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="F16" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G16" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H16" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I16" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="J16" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="K16" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="L16" t="str">
+        <v>Customer needs to confirm whether the spreadsheet template changed.</v>
+      </c>
+      <c r="M16" t="str">
+        <v>Admin should not chase the internal roster owner until the format is confirmed.</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Send Metro Quarry endorsement update</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="E17" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="F17" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G17" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H17" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I17" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="J17" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="K17" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="L17" t="str">
+        <v>Broker has the quarry-specific waiver wording request.</v>
+      </c>
+      <c r="M17" t="str">
+        <v>Customer-specific insurance wording is blocking portal review.</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Upload renewed insurance certificate</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Apex Trenching LLC</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Subcontractor</v>
+      </c>
+      <c r="D18" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Avetta, ISNetworld</v>
+      </c>
+      <c r="F18" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="G18" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="H18" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="I18" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="J18" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="K18" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="L18" t="str">
+        <v>Broker has the request.</v>
+      </c>
+      <c r="M18" t="str">
+        <v>Customer requested an updated copy for Apex Trenching LLC.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M8"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M18"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Item Type</v>
       </c>
       <c r="B1" t="str">
         <v>Title</v>
       </c>
       <c r="C1" t="str">
         <v>Customer</v>
       </c>
       <c r="D1" t="str">
         <v>Platforms</v>
       </c>
       <c r="E1" t="str">
         <v>Record Status</v>
       </c>
       <c r="F1" t="str">
         <v>Waiting Status</v>
       </c>
       <c r="G1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="H1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="I1" t="str">
         <v>Stale Waiting</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>obligation</v>
       </c>
       <c r="B2" t="str">
-        <v>Employee Training Roster</v>
+        <v>Badlands Revised COI</v>
       </c>
       <c r="C2" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="D2" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="E2" t="str">
         <v>In progress</v>
       </c>
       <c r="F2" t="str">
-        <v>Waiting on Employee</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="G2" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-22</v>
       </c>
       <c r="H2" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-31</v>
       </c>
       <c r="I2" t="str">
         <v>Yes</v>
       </c>
       <c r="J2" t="str">
-        <v>Expired version is on file. Employee records are still being gathered.</v>
+        <v>Expired version is on file. Broker has the request and the update is still pending.</v>
       </c>
       <c r="K2" t="str">
-        <v>Field supervisor is gathering updated employee training dates.</v>
+        <v>Customer requested revised COI wording before dispatch can be cleared.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>obligation</v>
       </c>
       <c r="B3" t="str">
         <v>Certificate of Insurance</v>
       </c>
       <c r="C3" t="str">
-        <v>Chevron Contractors</v>
+        <v>Northline Energy</v>
       </c>
       <c r="D3" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="E3" t="str">
-        <v>Submitted</v>
+        <v>In progress</v>
       </c>
       <c r="F3" t="str">
         <v>Waiting on Broker</v>
       </c>
       <c r="G3" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="H3" t="str">
-        <v>2026-07-02</v>
+        <v>2026-09-01</v>
       </c>
       <c r="I3" t="str">
         <v>Yes</v>
       </c>
       <c r="J3" t="str">
-        <v>Review is still pending. Broker is issuing the revised endorsement.</v>
+        <v>Coming due soon. Broker has the request and the update is still pending.</v>
       </c>
       <c r="K3" t="str">
-        <v>Broker confirmed revised endorsement is being issued.</v>
+        <v>Customer requested an updated copy for Apex Trenching LLC.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Requested item</v>
       </c>
       <c r="B4" t="str">
-        <v>Resubmit safety questionnaire</v>
+        <v>Confirm roster review in ISNetworld</v>
       </c>
       <c r="C4" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="D4" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="E4" t="str">
         <v>Submitted</v>
       </c>
       <c r="F4" t="str">
-        <v>Waiting on Customer</v>
+        <v>Waiting on Platform</v>
       </c>
       <c r="G4" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-24</v>
       </c>
       <c r="H4" t="str">
-        <v>2026-07-03</v>
+        <v>2026-09-01</v>
       </c>
       <c r="I4" t="str">
         <v>Yes</v>
       </c>
       <c r="J4" t="str">
-        <v>Customer is reviewing the revised answers.</v>
+        <v>Portal review still shows pending.</v>
       </c>
       <c r="K4" t="str">
-        <v>Customer asked us to resubmit after profile changes.</v>
+        <v>Waiting for the platform review team to finish the roster check.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Requested item</v>
+        <v>obligation</v>
       </c>
       <c r="B5" t="str">
-        <v>Upload employee training roster</v>
+        <v>Signed MSA</v>
       </c>
       <c r="C5" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="D5" t="str">
-        <v>Avetta</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="E5" t="str">
-        <v>Submitted</v>
+        <v>Missing</v>
       </c>
       <c r="F5" t="str">
-        <v>Waiting on Platform</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="G5" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-24</v>
       </c>
       <c r="H5" t="str">
-        <v>2026-07-04</v>
+        <v>2026-09-01</v>
       </c>
       <c r="I5" t="str">
         <v>Yes</v>
       </c>
       <c r="J5" t="str">
-        <v>Portal review queue has the roster.</v>
+        <v>Not received yet. Customer legal team is reviewing the packet.</v>
       </c>
       <c r="K5" t="str">
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Contract packet is blocking completion.</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Employee Training Roster</v>
+      </c>
+      <c r="C6" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F6" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="G6" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="H6" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I6" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J6" t="str">
+        <v>Expired version is on file. Updated information has not been received.</v>
+      </c>
+      <c r="K6" t="str">
+        <v>No current roster file is linked yet.</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Metro Quarry COI Endorsement</v>
+      </c>
+      <c r="C7" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="D7" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="E7" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F7" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="G7" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="H7" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I7" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J7" t="str">
+        <v>Coming due soon. Broker has the request and the update is still pending.</v>
+      </c>
+      <c r="K7" t="str">
+        <v>Customer-specific insurance wording is blocking portal review.</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Badlands Portal Recertification</v>
+      </c>
+      <c r="C8" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Avetta, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F8" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G8" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="H8" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I8" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J8" t="str">
+        <v>Not received yet. Renee is confirming two profile answers from operations and safety.</v>
+      </c>
+      <c r="K8" t="str">
+        <v>Portal recertification reminder arrived while the COI renewal was already open.</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Annual Safety Statistics Report</v>
+      </c>
+      <c r="C9" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="D9" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="E9" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F9" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G9" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="H9" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I9" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J9" t="str">
+        <v>Coming due soon. Internal team is still preparing the update.</v>
+      </c>
+      <c r="K9" t="str">
+        <v>Internal safety data needs to be finished before the portal upload.</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Site Access Orientation Log</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Avetta, CogniBox</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F10" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="G10" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="H10" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="I10" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J10" t="str">
+        <v>Not received yet. Three employee records need completion dates.</v>
+      </c>
+      <c r="K10" t="str">
+        <v>Site access could be delayed until the roster is complete.</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Badlands Training Roster</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Avetta, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E11" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F11" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="G11" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="H11" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="I11" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J11" t="str">
+        <v>Coming due soon. Employee records are still being gathered.</v>
+      </c>
+      <c r="K11" t="str">
+        <v>Training roster is due sooner than the insurance renewal warning window.</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Metro Quarry Safety Program Summary</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="D12" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F12" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G12" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="H12" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="I12" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J12" t="str">
+        <v>Not received yet. Felix is reconciling the customer email with the imported tracker row.</v>
+      </c>
+      <c r="K12" t="str">
+        <v>Shows the real pain point: requirement details live in multiple places.</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>document</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Site Access Badge List</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="F13" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G13" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="H13" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="I13" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J13" t="str">
+        <v>Operations is checking which badges are still active.</v>
+      </c>
+      <c r="K13" t="str">
+        <v>One item due today; useful Today example without making the whole demo burn down.</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Drug and Alcohol Policy</v>
+      </c>
+      <c r="C14" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F14" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G14" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="H14" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="I14" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J14" t="str">
+        <v>Expired version is on file. Updated information has not been received.</v>
+      </c>
+      <c r="K14" t="str">
+        <v>Came from the imported tracker.</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Chevron Revised COI</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Avetta, CogniBox</v>
+      </c>
+      <c r="E15" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F15" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="G15" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="H15" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="I15" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J15" t="str">
+        <v>Coming due soon. Broker has the request and the update is still pending.</v>
+      </c>
+      <c r="K15" t="str">
+        <v>Portal rejection was received this week.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Requested item</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Verify training matrix accepted in Veriforce</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="E16" t="str">
+        <v>Submitted</v>
+      </c>
+      <c r="F16" t="str">
+        <v>Waiting on Platform</v>
+      </c>
+      <c r="G16" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="H16" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="I16" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J16" t="str">
+        <v>Veriforce review is pending.</v>
+      </c>
+      <c r="K16" t="str">
+        <v>Creates a realistic mid-priority platform-review example.</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>document</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Customer Safety Questionnaire</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Red Mesa Utilities, Summit Industrial Maintenance</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Contractor Compliance, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F17" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="G17" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="H17" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="I17" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J17" t="str">
+        <v>Customer has not clarified which questionnaire version is required.</v>
+      </c>
+      <c r="K17" t="str">
+        <v>Customer requested this item, but no due date was provided.</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Metro Quarry Subcontractor Roster</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="D18" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="E18" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F18" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="G18" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="H18" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="I18" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J18" t="str">
+        <v>Not received yet. Customer response is still pending.</v>
+      </c>
+      <c r="K18" t="str">
+        <v>Admin should not chase the internal roster owner until the format is confirmed.</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>document</v>
+      </c>
+      <c r="B19" t="str">
+        <v>EMR Letter</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Chevron Contractors, High Plains Environmental</v>
+      </c>
+      <c r="D19" t="str">
+        <v>CogniBox, ISNetworld</v>
+      </c>
+      <c r="E19" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="F19" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G19" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="H19" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="I19" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J19" t="str">
+        <v>Safety manager is preparing the updated EMR letter.</v>
+      </c>
+      <c r="K19" t="str">
+        <v>Upload the new EMR letter when received.</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Sagebrush Lift Plan Roster</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Sagebrush Renewables</v>
+      </c>
+      <c r="D20" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="E20" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F20" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="G20" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="H20" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="I20" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J20" t="str">
+        <v>Not received yet. Victor is gathering the crew list for the new lift-plan requirement.</v>
+      </c>
+      <c r="K20" t="str">
+        <v>New work should pull this previously clean customer back into Today and All Work.</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Requested item</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Add customer as certificate holder</v>
+      </c>
+      <c r="C21" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="D21" t="str">
+        <v>Contractor Compliance, Veriforce</v>
+      </c>
+      <c r="E21" t="str">
+        <v>Submitted</v>
+      </c>
+      <c r="F21" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="G21" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="H21" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="I21" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J21" t="str">
+        <v>Customer is checking the certificate holder update.</v>
+      </c>
+      <c r="K21" t="str">
+        <v>Customer is checking the certificate holder update for Apex Trenching LLC.</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Background Check Roster</v>
+      </c>
+      <c r="C22" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Avetta, Veriforce</v>
+      </c>
+      <c r="E22" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F22" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G22" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="H22" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="I22" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J22" t="str">
+        <v>Coming due soon. Internal team is still preparing the update.</v>
+      </c>
+      <c r="K22" t="str">
+        <v>Typical internal-team follow-up.</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>obligation</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Subcontractor List</v>
+      </c>
+      <c r="C23" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Contractor Compliance, Veriforce</v>
+      </c>
+      <c r="E23" t="str">
+        <v>In progress</v>
+      </c>
+      <c r="F23" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="G23" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="H23" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="I23" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J23" t="str">
+        <v>Not received yet. Customer response is still pending.</v>
+      </c>
+      <c r="K23" t="str">
+        <v>Shows a normal, non-urgent customer clarification loop.</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Requested item</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Complete supplier profile questions</v>
+      </c>
+      <c r="C24" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Customer Portal, ISNetworld</v>
+      </c>
+      <c r="E24" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="F24" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="G24" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="H24" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="I24" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="J24" t="str">
+        <v>Operations needs to confirm two answers.</v>
+      </c>
+      <c r="K24" t="str">
+        <v>Administrative questionnaire remains open.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:K24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Entity Type</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Entity ID</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Original Column</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Original Value</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Source Sheet</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Source Row</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Preservation Reason</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Suggested Mapping</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Mapping Confidence</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Value Type</v>
+      </c>
+      <c r="K1" t="str">
+        <v>Created At</v>
+      </c>
+      <c r="L1" t="str">
+        <v>Source File</v>
+      </c>
+      <c r="M1" t="str">
+        <v>Imported At</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>customer</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Original Tracker Tab</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Northline - Avetta Open Items</v>
+      </c>
+      <c r="E2" t="str">
+        <v>Customers</v>
+      </c>
+      <c r="F2">
+        <v>5</v>
+      </c>
+      <c r="G2" t="str">
+        <v>Source workbook context</v>
+      </c>
+      <c r="H2" t="str">
+        <v>customer.notes</v>
+      </c>
+      <c r="I2">
+        <v>0.68</v>
+      </c>
+      <c r="J2" t="str">
+        <v>text</v>
+      </c>
+      <c r="K2" t="str">
+        <v>2026-08-19 08:31:00</v>
+      </c>
+      <c r="L2" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="M2" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>document</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Legacy Portal ID</v>
+      </c>
+      <c r="D3" t="str">
+        <v>AVETTA-NL-COI-2026</v>
+      </c>
+      <c r="E3" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="F3">
+        <v>11</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Unsupported field</v>
+      </c>
+      <c r="H3" t="str">
+        <v>document.notes</v>
+      </c>
+      <c r="I3">
+        <v>0.62</v>
+      </c>
+      <c r="J3" t="str">
+        <v>text</v>
+      </c>
+      <c r="K3" t="str">
+        <v>2026-08-19 08:31:00</v>
+      </c>
+      <c r="L3" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="M3" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>document</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4" t="str">
+        <v>Customer-Specific Instructions</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Certificate holder wording must match Northline Energy onboarding packet.</v>
+      </c>
+      <c r="E4" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="F4">
+        <v>11</v>
+      </c>
+      <c r="G4" t="str">
+        <v>Reference-only instruction</v>
+      </c>
+      <c r="H4" t="str">
+        <v>document.notes</v>
+      </c>
+      <c r="I4">
+        <v>0.7</v>
+      </c>
+      <c r="J4" t="str">
+        <v>text</v>
+      </c>
+      <c r="K4" t="str">
+        <v>2026-08-19 08:31:00</v>
+      </c>
+      <c r="L4" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="M4" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>document</v>
+      </c>
+      <c r="B5">
+        <v>3</v>
+      </c>
+      <c r="C5" t="str">
+        <v>Legacy Owner Email</v>
+      </c>
+      <c r="D5" t="str">
+        <v>marcus.reed@summitfieldservices.example</v>
+      </c>
+      <c r="E5" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="F5">
+        <v>3</v>
+      </c>
+      <c r="G5" t="str">
+        <v>Unsupported field</v>
+      </c>
+      <c r="H5" t="str">
+        <v>task.assigned_to</v>
+      </c>
+      <c r="I5">
+        <v>0.74</v>
+      </c>
+      <c r="J5" t="str">
+        <v>text</v>
+      </c>
+      <c r="K5" t="str">
+        <v>2026-08-19 08:31:00</v>
+      </c>
+      <c r="L5" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="M5" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M5"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Source File</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Mapping Provider</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Imported At</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Record Count</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Preserved Field Count</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Expiration Window Days</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B2" t="str">
+        <v>auto-detect</v>
+      </c>
+      <c r="C2" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="D2">
+        <v>75</v>
+      </c>
+      <c r="E2">
+        <v>14</v>
+      </c>
+      <c r="F2">
+        <v>45</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Source File</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Imported At</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Source Sheet</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Source Column</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Mapped Field</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Confidence</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Reason</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B2" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Category</v>
+      </c>
+      <c r="E2" t="str">
+        <v>document.category</v>
+      </c>
+      <c r="F2">
+        <v>0.95</v>
+      </c>
+      <c r="G2" t="str">
+        <v>Known document category values were detected.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B3" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D3" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="E3" t="str">
+        <v>customer.name</v>
+      </c>
+      <c r="F3">
+        <v>0.98</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Customer name column was recognized.</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B4" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C4" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Customer-Specific Instructions</v>
+      </c>
+      <c r="E4" t="str">
+        <v>preserved</v>
+      </c>
+      <c r="F4">
+        <v>0.7</v>
+      </c>
+      <c r="G4" t="str">
+        <v>Preserved as reference notes from the source tracker.</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B5" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C5" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D5" t="str">
+        <v>Document Name</v>
+      </c>
+      <c r="E5" t="str">
+        <v>document.name</v>
+      </c>
+      <c r="F5">
+        <v>0.99</v>
+      </c>
+      <c r="G5" t="str">
+        <v>Matched Sidecar document title field.</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B6" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C6" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Expiration Date</v>
+      </c>
+      <c r="E6" t="str">
+        <v>document.expiration_date</v>
+      </c>
+      <c r="F6">
+        <v>0.99</v>
+      </c>
+      <c r="G6" t="str">
+        <v>Date-like expiration values were detected.</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B7" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C7" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Legacy Portal ID</v>
+      </c>
+      <c r="E7" t="str">
+        <v>preserved</v>
+      </c>
+      <c r="F7">
+        <v>0.62</v>
+      </c>
+      <c r="G7" t="str">
+        <v>Kept as preserved metadata because it is useful context but not workflow-driving data.</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B8" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C8" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="E8" t="str">
+        <v>platform.name</v>
+      </c>
+      <c r="F8">
+        <v>0.96</v>
+      </c>
+      <c r="G8" t="str">
+        <v>Platform names matched known portal/platform values.</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B9" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C9" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Waiting Status</v>
+      </c>
+      <c r="E9" t="str">
+        <v>document.waiting_status</v>
+      </c>
+      <c r="F9">
+        <v>0.94</v>
+      </c>
+      <c r="G9" t="str">
+        <v>Waiting labels matched supported waiting states.</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B10" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Tasks</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Assigned To</v>
+      </c>
+      <c r="E10" t="str">
+        <v>task.assigned_to</v>
+      </c>
+      <c r="F10">
+        <v>0.97</v>
+      </c>
+      <c r="G10" t="str">
+        <v>Owner names were mapped to task assignment.</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B11" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Tasks</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Priority</v>
+      </c>
+      <c r="E11" t="str">
+        <v>task.priority</v>
+      </c>
+      <c r="F11">
+        <v>0.96</v>
+      </c>
+      <c r="G11" t="str">
+        <v>Priority values matched Sidecar task priorities.</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B12" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Tasks</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Requested By</v>
+      </c>
+      <c r="E12" t="str">
+        <v>task.requested_by</v>
+      </c>
+      <c r="F12">
+        <v>0.93</v>
+      </c>
+      <c r="G12" t="str">
+        <v>Requester column was preserved as task requested-by.</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>sidecar-tenant-export.xlsx</v>
+      </c>
+      <c r="B13" t="str">
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Tasks</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Task Title</v>
+      </c>
+      <c r="E13" t="str">
+        <v>task.title</v>
+      </c>
+      <c r="F13">
+        <v>0.99</v>
+      </c>
+      <c r="G13" t="str">
+        <v>Task title column was recognized.</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Contact Name</v>
       </c>
       <c r="C1" t="str">
         <v>Contact Email</v>
       </c>
       <c r="D1" t="str">
         <v>Phone</v>
       </c>
       <c r="E1" t="str">
         <v>Contact Type</v>
       </c>
       <c r="F1" t="str">
         <v>Primary</v>
       </c>
       <c r="G1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B2" t="str">
-        <v>Shawn Patel</v>
+        <v>Eli Grant</v>
       </c>
       <c r="C2" t="str">
-        <v>shawn.patel@plateaubroker.example</v>
+        <v>eli.grant@prairiebroker.example</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v>Broker</v>
       </c>
       <c r="F2" t="str">
         <v>Yes</v>
       </c>
       <c r="G2" t="str">
-        <v>Insurance certificate contact.</v>
+        <v>Broker contact for overdue COI renewal and endorsement wording.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B3" t="str">
-        <v>Monica Lane</v>
+        <v>Tara Quinn</v>
       </c>
       <c r="C3" t="str">
-        <v>monica.lane@canyonridge.example</v>
+        <v>tara.quinn@badlandsutilities.example</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v>Customer</v>
       </c>
       <c r="F3" t="str">
         <v>Yes</v>
       </c>
       <c r="G3" t="str">
-        <v>Vendor coordinator for annual package review.</v>
+        <v>Customer administrator requesting updated portal package before dispatch.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B4" t="str">
-        <v>Nora Patel</v>
+        <v>Renee Park</v>
       </c>
       <c r="C4" t="str">
-        <v>nora.patel@gulfcoastbroker.example</v>
+        <v>renee.park@summitfieldservices.example</v>
       </c>
       <c r="D4" t="str">
         <v/>
       </c>
       <c r="E4" t="str">
-        <v>Broker</v>
+        <v>Internal Team</v>
       </c>
       <c r="F4" t="str">
         <v>Yes</v>
       </c>
       <c r="G4" t="str">
-        <v>Broker contact for revised wording.</v>
+        <v>Internal owner for portal recertification answers.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="B5" t="str">
-        <v>Allison Kemp</v>
+        <v>ISNetworld Review Team</v>
       </c>
       <c r="C5" t="str">
-        <v>allison.kemp@chevroncontractors.example</v>
+        <v>review@isnetworld.example</v>
       </c>
       <c r="D5" t="str">
         <v/>
       </c>
       <c r="E5" t="str">
-        <v>Customer</v>
+        <v>Platform</v>
       </c>
       <c r="F5" t="str">
         <v>Yes</v>
       </c>
       <c r="G5" t="str">
-        <v>Onboarding contact.</v>
+        <v>Portal review queue for Badlands package issues.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B6" t="str">
-        <v>Aaron Bell</v>
+        <v>Sarah Jenkins</v>
       </c>
       <c r="C6" t="str">
-        <v>aaron.bell@foothillenergy.example</v>
+        <v>sarah.jenkins@rockymountaininsurance.com</v>
       </c>
       <c r="D6" t="str">
         <v/>
       </c>
       <c r="E6" t="str">
-        <v>Customer</v>
+        <v>Broker</v>
       </c>
       <c r="F6" t="str">
         <v>Yes</v>
       </c>
       <c r="G6" t="str">
-        <v>Routine quarterly review contact.</v>
+        <v>COI wording and endorsement updates.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B7" t="str">
-        <v>Dana Holt</v>
+        <v>Megan Hart</v>
       </c>
       <c r="C7" t="str">
-        <v>dana.holt@highplainsbroker.example</v>
+        <v>megan.hart@chevron.example</v>
       </c>
       <c r="D7" t="str">
         <v/>
       </c>
       <c r="E7" t="str">
-        <v>Broker</v>
+        <v>Customer</v>
       </c>
       <c r="F7" t="str">
         <v>Yes</v>
       </c>
       <c r="G7" t="str">
-        <v>Broker follow-up contact.</v>
+        <v>Vendor coordinator for customer-side approvals.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B8" t="str">
-        <v>Caleb Morgan</v>
+        <v>Alicia Gomez</v>
       </c>
       <c r="C8" t="str">
-        <v>caleb.morgan@harborlift.example</v>
+        <v>alicia.gomez@summitfieldservices.example</v>
       </c>
       <c r="D8" t="str">
         <v/>
       </c>
       <c r="E8" t="str">
-        <v>Customer</v>
+        <v>Employee</v>
       </c>
       <c r="F8" t="str">
         <v>Yes</v>
       </c>
       <c r="G8" t="str">
-        <v>Portal administrator.</v>
+        <v>Crew lead coordinating orientation roster updates.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B9" t="str">
-        <v>Rita Chen</v>
+        <v>CogniBox Review Team</v>
       </c>
       <c r="C9" t="str">
-        <v>rita.chen@mesacounty.example</v>
+        <v>notifications@cognibox.example</v>
       </c>
       <c r="D9" t="str">
         <v/>
       </c>
       <c r="E9" t="str">
-        <v>Customer</v>
+        <v>Platform</v>
       </c>
       <c r="F9" t="str">
         <v>Yes</v>
       </c>
       <c r="G9" t="str">
-        <v>Facilities compliance inbox.</v>
+        <v>Portal rejection and review notices.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="B10" t="str">
-        <v>Eli Moreno</v>
+        <v>Nora Patel</v>
       </c>
       <c r="C10" t="str">
-        <v>eli.moreno@frontierbroker.example</v>
+        <v>nora.patel@gulfcoastbroker.example</v>
       </c>
       <c r="D10" t="str">
         <v/>
       </c>
       <c r="E10" t="str">
         <v>Broker</v>
       </c>
       <c r="F10" t="str">
         <v>Yes</v>
       </c>
       <c r="G10" t="str">
-        <v>Certificate renewal contact.</v>
+        <v>Broker contact for certificate holder changes.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="B11" t="str">
-        <v>Janet Price</v>
+        <v>Allison Kemp</v>
       </c>
       <c r="C11" t="str">
-        <v>janet.price@northstarpipeline.example</v>
+        <v>allison.kemp@clearwater.example</v>
       </c>
       <c r="D11" t="str">
         <v/>
       </c>
       <c r="E11" t="str">
         <v>Customer</v>
       </c>
       <c r="F11" t="str">
         <v>Yes</v>
       </c>
       <c r="G11" t="str">
-        <v>Veriforce package reviewer.</v>
+        <v>Supplier onboarding specialist.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="B12" t="str">
-        <v>Nadia Flores</v>
+        <v>Veriforce Support Desk</v>
       </c>
       <c r="C12" t="str">
-        <v>nadia.flores@pinevalley.example</v>
+        <v>support@veriforce.example</v>
       </c>
       <c r="D12" t="str">
         <v/>
       </c>
       <c r="E12" t="str">
-        <v>Customer</v>
+        <v>Platform</v>
       </c>
       <c r="F12" t="str">
         <v>Yes</v>
       </c>
       <c r="G12" t="str">
-        <v>Onboarding specialist.</v>
+        <v>Platform support and review status contact.</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B13" t="str">
-        <v>Maya Admin</v>
+        <v>Maria Lopez</v>
       </c>
       <c r="C13" t="str">
-        <v>maya.admin@summitfieldservices.example</v>
+        <v>maria.lopez@summitfieldservices.example</v>
       </c>
       <c r="D13" t="str">
         <v/>
       </c>
       <c r="E13" t="str">
-        <v>Internal Team</v>
+        <v>Employee</v>
       </c>
       <c r="F13" t="str">
         <v>Yes</v>
       </c>
       <c r="G13" t="str">
-        <v>Owns profile questionnaire answers.</v>
+        <v>Training roster owner.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B14" t="str">
-        <v>Becca Stone</v>
+        <v>Carmen Ruiz</v>
       </c>
       <c r="C14" t="str">
-        <v>becca.stone@prairiewind.example</v>
+        <v>carmen.ruiz@summitfieldservices.example</v>
       </c>
       <c r="D14" t="str">
         <v/>
       </c>
       <c r="E14" t="str">
-        <v>Customer</v>
+        <v>Internal Team</v>
       </c>
       <c r="F14" t="str">
         <v>Yes</v>
       </c>
       <c r="G14" t="str">
-        <v>Customer contact for onboarding documents.</v>
+        <v>Compliance coordinator for orientation follow-up.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Prairie Wind Services</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="B15" t="str">
-        <v>Maya Admin</v>
+        <v>Gabe Turner</v>
       </c>
       <c r="C15" t="str">
-        <v>maya.admin@summitfieldservices.example</v>
+        <v>gabe.turner@summitfieldservices.example</v>
       </c>
       <c r="D15" t="str">
         <v/>
       </c>
       <c r="E15" t="str">
         <v>Internal Team</v>
       </c>
       <c r="F15" t="str">
         <v>Yes</v>
       </c>
       <c r="G15" t="str">
-        <v>Owns program-document follow-up.</v>
+        <v>Safety manager for EMR and policy updates.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="B16" t="str">
-        <v>Tasha Coleman</v>
+        <v>Derek Shaw</v>
       </c>
       <c r="C16" t="str">
-        <v>tasha.coleman@summitfieldservices.example</v>
+        <v>derek.shaw@summitfieldservices.example</v>
       </c>
       <c r="D16" t="str">
         <v/>
       </c>
       <c r="E16" t="str">
-        <v>Employee</v>
+        <v>Other</v>
       </c>
       <c r="F16" t="str">
         <v>Yes</v>
       </c>
       <c r="G16" t="str">
-        <v>Owns training roster updates.</v>
+        <v>Safety documentation owner.</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="B17" t="str">
-        <v>ISNetworld Review Team</v>
+        <v>Owen Brooks</v>
       </c>
       <c r="C17" t="str">
-        <v>review@isnetworld.example</v>
+        <v>owen.brooks@metroquarry.example</v>
       </c>
       <c r="D17" t="str">
         <v/>
       </c>
       <c r="E17" t="str">
-        <v>Platform</v>
+        <v>Customer</v>
       </c>
       <c r="F17" t="str">
         <v>Yes</v>
       </c>
       <c r="G17" t="str">
-        <v>Portal review queue.</v>
+        <v>Quarry operations vendor coordinator.</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="B18" t="str">
-        <v>Avetta Review Team</v>
+        <v>Felix Morgan</v>
       </c>
       <c r="C18" t="str">
-        <v>review@avetta.example</v>
+        <v>felix.morgan@summitfieldservices.example</v>
       </c>
       <c r="D18" t="str">
         <v/>
       </c>
       <c r="E18" t="str">
-        <v>Platform</v>
+        <v>Internal Team</v>
       </c>
       <c r="F18" t="str">
         <v>Yes</v>
       </c>
       <c r="G18" t="str">
-        <v>Portal review queue.</v>
+        <v>Coordinates spreadsheet refresh and safety program uploads.</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Contractor Compliance Review</v>
+      </c>
+      <c r="C19" t="str">
+        <v>review@contractorcompliance.example</v>
+      </c>
+      <c r="D19" t="str">
+        <v/>
+      </c>
+      <c r="E19" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="F19" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G19" t="str">
+        <v>Customer-required portal review contact.</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Dana Holt</v>
+      </c>
+      <c r="C20" t="str">
+        <v>dana.holt@highplainsbroker.example</v>
+      </c>
+      <c r="D20" t="str">
+        <v/>
+      </c>
+      <c r="E20" t="str">
+        <v>Broker</v>
+      </c>
+      <c r="F20" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G20" t="str">
+        <v>Insurance broker account manager for COI renewals.</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Priya Nair</v>
+      </c>
+      <c r="C21" t="str">
+        <v>priya.nair@northline.example</v>
+      </c>
+      <c r="D21" t="str">
+        <v/>
+      </c>
+      <c r="E21" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F21" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G21" t="str">
+        <v>Contractor administrator for onboarding requests.</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Marcus Reed</v>
+      </c>
+      <c r="C22" t="str">
+        <v>marcus.reed@summitfieldservices.example</v>
+      </c>
+      <c r="D22" t="str">
+        <v/>
+      </c>
+      <c r="E22" t="str">
+        <v>Employee</v>
+      </c>
+      <c r="F22" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G22" t="str">
+        <v>Field supervisor for roster and training updates.</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Lena Ortiz</v>
+      </c>
+      <c r="C23" t="str">
+        <v>lena.ortiz@summitfieldservices.example</v>
+      </c>
+      <c r="D23" t="str">
+        <v/>
+      </c>
+      <c r="E23" t="str">
+        <v>Internal Team</v>
+      </c>
+      <c r="F23" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G23" t="str">
+        <v>Compliance coordinator for internal follow-up.</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Avetta Review Desk</v>
+      </c>
+      <c r="C24" t="str">
+        <v>review@avetta.example</v>
+      </c>
+      <c r="D24" t="str">
+        <v/>
+      </c>
+      <c r="E24" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="F24" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G24" t="str">
+        <v>Avetta review team for portal status checks.</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="B25" t="str">
+        <v>Elena Brooks</v>
+      </c>
+      <c r="C25" t="str">
+        <v>elena.brooks@redmesa.example</v>
+      </c>
+      <c r="D25" t="str">
+        <v/>
+      </c>
+      <c r="E25" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F25" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G25" t="str">
+        <v>Utility vendor coordinator.</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="B26" t="str">
+        <v>Tasha Coleman</v>
+      </c>
+      <c r="C26" t="str">
+        <v>tasha.coleman@summitfieldservices.example</v>
+      </c>
+      <c r="D26" t="str">
+        <v/>
+      </c>
+      <c r="E26" t="str">
+        <v>Employee</v>
+      </c>
+      <c r="F26" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G26" t="str">
+        <v>Operations manager who owns the employee roster.</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="B27" t="str">
+        <v>Evan Price</v>
+      </c>
+      <c r="C27" t="str">
+        <v>evan.price@summitfieldservices.example</v>
+      </c>
+      <c r="D27" t="str">
+        <v/>
+      </c>
+      <c r="E27" t="str">
+        <v>Internal Team</v>
+      </c>
+      <c r="F27" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G27" t="str">
+        <v>Credentialing specialist for supplier profile work.</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>Red Mesa Utilities</v>
+      </c>
+      <c r="B28" t="str">
+        <v>ISNetworld Review Team</v>
+      </c>
+      <c r="C28" t="str">
+        <v>review@isnetworld.example</v>
+      </c>
+      <c r="D28" t="str">
+        <v/>
+      </c>
+      <c r="E28" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="F28" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G28" t="str">
+        <v>Portal review queue for document and roster follow-up.</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="B29" t="str">
+        <v>Rocky Portal Admin</v>
+      </c>
+      <c r="C29" t="str">
+        <v>portal.admin@rockyfab.example</v>
+      </c>
+      <c r="D29" t="str">
+        <v/>
+      </c>
+      <c r="E29" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F29" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G29" t="str">
+        <v>Customer portal status updates.</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="B30" t="str">
+        <v>Sonia Patel</v>
+      </c>
+      <c r="C30" t="str">
+        <v>sonia.patel@summitfieldservices.example</v>
+      </c>
+      <c r="D30" t="str">
+        <v/>
+      </c>
+      <c r="E30" t="str">
+        <v>Internal Team</v>
+      </c>
+      <c r="F30" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G30" t="str">
+        <v>Safety manager for policy refresh work.</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>Sagebrush Renewables</v>
+      </c>
+      <c r="B31" t="str">
+        <v>Lila Stone</v>
+      </c>
+      <c r="C31" t="str">
+        <v>lila.stone@sagebrushrenewables.example</v>
+      </c>
+      <c r="D31" t="str">
+        <v/>
+      </c>
+      <c r="E31" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F31" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G31" t="str">
+        <v>Renewables onboarding contact for newly added work.</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Sagebrush Renewables</v>
+      </c>
+      <c r="B32" t="str">
+        <v>Victor Ramos</v>
+      </c>
+      <c r="C32" t="str">
+        <v>victor.ramos@summitfieldservices.example</v>
+      </c>
+      <c r="D32" t="str">
+        <v/>
+      </c>
+      <c r="E32" t="str">
+        <v>Employee</v>
+      </c>
+      <c r="F32" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G32" t="str">
+        <v>Field supervisor gathering the new lift-plan roster.</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="B33" t="str">
+        <v>Summit Vendor Desk</v>
+      </c>
+      <c r="C33" t="str">
+        <v>vendor.desk@summit.example</v>
+      </c>
+      <c r="D33" t="str">
+        <v/>
+      </c>
+      <c r="E33" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F33" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G33" t="str">
+        <v>Profile and questionnaire follow-up.</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="B34" t="str">
+        <v>Noah Bennett</v>
+      </c>
+      <c r="C34" t="str">
+        <v>noah.bennett@summitfieldservices.example</v>
+      </c>
+      <c r="D34" t="str">
+        <v/>
+      </c>
+      <c r="E34" t="str">
+        <v>Internal Team</v>
+      </c>
+      <c r="F34" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G34" t="str">
+        <v>Credentialing specialist for contract packet follow-up.</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Western Utility Partners</v>
+      </c>
+      <c r="B35" t="str">
+        <v>Paige Monroe</v>
+      </c>
+      <c r="C35" t="str">
+        <v>paige.monroe@westernhaul.example</v>
+      </c>
+      <c r="D35" t="str">
+        <v/>
+      </c>
+      <c r="E35" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F35" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G35" t="str">
+        <v>Contractor administrator for routine portal questions.</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Western Utility Partners</v>
+      </c>
+      <c r="B36" t="str">
+        <v>Customer Portal Review Team</v>
+      </c>
+      <c r="C36" t="str">
+        <v>support@customerportal.example</v>
+      </c>
+      <c r="D36" t="str">
+        <v/>
+      </c>
+      <c r="E36" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="F36" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G36" t="str">
+        <v>Portal support for annual summary follow-up.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G18"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G36"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Platform Name</v>
       </c>
       <c r="B1" t="str">
         <v>Notes</v>
       </c>
       <c r="C1" t="str">
         <v>Customer Count</v>
       </c>
       <c r="D1" t="str">
         <v>Document Count</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Avetta</v>
       </c>
       <c r="B2" t="str">
-        <v>Used for customer portal tracking and review reminders.</v>
+        <v>Customer-managed credentialing portal.</v>
       </c>
       <c r="C2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D2">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox</v>
       </c>
       <c r="B3" t="str">
-        <v>Direct customer upload portal used for smaller accounts.</v>
+        <v>Customer portal for document review and approvals.</v>
       </c>
       <c r="C3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="B4" t="str">
-        <v>Portal status is tracked here; Sidecar remains the internal workflow layer.</v>
+        <v>Customer-requested document tracking.</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Veriforce</v>
+        <v>Customer Portal</v>
       </c>
       <c r="B5" t="str">
-        <v>Customer-required portal; internal follow-up remains in Sidecar.</v>
+        <v>Direct customer upload or profile portal.</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D5">
         <v>6</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Track requests and portal follow-up here.</v>
+      </c>
+      <c r="C6">
+        <v>4</v>
+      </c>
+      <c r="D6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Administrative tracking only.</v>
+      </c>
+      <c r="C7">
+        <v>4</v>
+      </c>
+      <c r="D7">
+        <v>6</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V33"/>
+  <dimension ref="A1:Y29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -1806,4484 +3976,4132 @@
       </c>
       <c r="O1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
+      <c r="W1" t="str">
+        <v>Metadata: Legacy Owner Email</v>
+      </c>
+      <c r="X1" t="str">
+        <v>Metadata: Legacy Portal ID</v>
+      </c>
+      <c r="Y1" t="str">
+        <v>Metadata: Customer-Specific Instructions</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Employee Training Roster</v>
+        <v>Drug and Alcohol Policy</v>
       </c>
       <c r="B2" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="E2" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F2" t="str">
-        <v>Training</v>
+        <v>Safety</v>
       </c>
       <c r="G2" t="str">
         <v>Expired</v>
       </c>
       <c r="H2" t="str">
         <v>Expired</v>
       </c>
       <c r="I2" t="str">
         <v>High Attention</v>
       </c>
       <c r="J2" t="str">
         <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="M2" t="str">
-        <v>Waiting on Employee</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N2" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-29</v>
       </c>
       <c r="O2" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="P2" t="str">
-        <v>Field supervisor has not sent the updated roster.</v>
+        <v>Policy owner needs to send the current revision.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Field supervisor is gathering updated employee training dates.</v>
+        <v>Expired copy was found in the imported tracker.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Employee Training Roster</v>
       </c>
       <c r="B3" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Summit Field Services Field Crew</v>
       </c>
       <c r="C3" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E3" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G3" t="str">
         <v>Expired</v>
       </c>
       <c r="H3" t="str">
-        <v>Expiring</v>
+        <v>Expired</v>
       </c>
       <c r="I3" t="str">
         <v>High Attention</v>
       </c>
       <c r="J3" t="str">
         <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2026-07-16</v>
+        <v>2026-08-29</v>
       </c>
       <c r="M3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N3" t="str">
-        <v/>
+        <v>2026-08-25</v>
       </c>
       <c r="O3" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P3" t="str">
-        <v/>
+        <v>Field roster owner needs to send the latest list.</v>
       </c>
       <c r="Q3" t="str">
-        <v>Renewal is inside the normal review window.</v>
+        <v>Administrative record only; confirm the requested roster with the customer.</v>
       </c>
       <c r="R3" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S3" t="str">
-        <v/>
+        <v>sidecar-tenant-export.xlsx</v>
       </c>
       <c r="T3" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U3">
+        <v>3</v>
       </c>
       <c r="V3" t="str">
-        <v/>
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="W3" t="str">
+        <v>marcus.reed@summitfieldservices.example</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Badlands Revised COI</v>
       </c>
       <c r="B4" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E4" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F4" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G4" t="str">
-        <v>Expiring</v>
+        <v>Expired</v>
       </c>
       <c r="H4" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="I4" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J4" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4" t="str">
-        <v>2026-08-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="M4" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N4" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="O4" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="P4" t="str">
-        <v/>
+        <v>Broker is preparing revised additional-insured wording after the customer rejected the first renewal.</v>
       </c>
       <c r="Q4" t="str">
-        <v>Roster was checked against the onboarding list.</v>
+        <v>Renewal is overdue and customer-specific wording still needs broker revision.</v>
       </c>
       <c r="R4" t="str">
         <v>Manual</v>
       </c>
       <c r="S4" t="str">
         <v/>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v/>
       </c>
       <c r="V4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Employee Training Roster</v>
+        <v>Chevron Revised COI</v>
       </c>
       <c r="B5" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C5" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D5" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E5" t="str">
-        <v>Avetta</v>
+        <v>CogniBox</v>
       </c>
       <c r="F5" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G5" t="str">
+        <v>Expired</v>
+      </c>
+      <c r="H5" t="str">
         <v>Expiring</v>
       </c>
-      <c r="H5" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J5" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5" t="str">
-        <v>2026-09-11</v>
+        <v>2026-09-07</v>
       </c>
       <c r="M5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N5" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O5" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P5" t="str">
-        <v/>
+        <v>Broker is correcting additional insured wording.</v>
       </c>
       <c r="Q5" t="str">
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Customer-specific certificate after the first portal rejection.</v>
       </c>
       <c r="R5" t="str">
         <v>Manual</v>
       </c>
       <c r="S5" t="str">
         <v/>
       </c>
       <c r="T5" t="str">
         <v/>
       </c>
       <c r="U5" t="str">
         <v/>
       </c>
       <c r="V5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Initial Training Roster</v>
+        <v>Site Access Badge List</v>
       </c>
       <c r="B6" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C6" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D6" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="E6" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F6" t="str">
         <v>Training</v>
       </c>
       <c r="G6" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="H6" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I6" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J6" t="str">
-        <v/>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K6" t="str">
         <v/>
       </c>
       <c r="L6" t="str">
-        <v>2026-09-26</v>
+        <v>2026-09-09</v>
       </c>
       <c r="M6" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N6" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="O6" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P6" t="str">
-        <v/>
+        <v>Operations is checking which badges are still active.</v>
       </c>
       <c r="Q6" t="str">
-        <v>Payroll export is being checked before the roster is finalized.</v>
+        <v>One item due today; useful Today example without making the whole demo burn down.</v>
       </c>
       <c r="R6" t="str">
         <v>Manual</v>
       </c>
       <c r="S6" t="str">
         <v/>
       </c>
       <c r="T6" t="str">
         <v/>
       </c>
       <c r="U6" t="str">
         <v/>
       </c>
       <c r="V6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Operator Qualification Roster</v>
+        <v>Badlands Training Roster</v>
       </c>
       <c r="B7" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C7" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D7" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E7" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="F7" t="str">
         <v>Training</v>
       </c>
       <c r="G7" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="H7" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I7" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J7" t="str">
-        <v/>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
-        <v>2026-10-16</v>
+        <v>2026-09-11</v>
       </c>
       <c r="M7" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N7" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="O7" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P7" t="str">
-        <v/>
+        <v>Field supervisor is replacing three expired training dates before upload.</v>
       </c>
       <c r="Q7" t="str">
-        <v>Roster was reviewed during the last customer package check.</v>
+        <v>Training warning window is shorter than insurance; this row keeps the validation seed category-specific.</v>
       </c>
       <c r="R7" t="str">
         <v>Manual</v>
       </c>
       <c r="S7" t="str">
         <v/>
       </c>
       <c r="T7" t="str">
         <v/>
       </c>
       <c r="U7" t="str">
         <v/>
       </c>
       <c r="V7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Badlands Portal Recertification</v>
       </c>
       <c r="B8" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C8" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D8" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E8" t="str">
-        <v>Avetta</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F8" t="str">
-        <v>Insurance</v>
+        <v>Safety</v>
       </c>
       <c r="G8" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H8" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I8" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J8" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8" t="str">
-        <v>2026-10-26</v>
+        <v/>
       </c>
       <c r="M8" t="str">
-        <v>Waiting on Broker</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N8" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-27</v>
       </c>
       <c r="O8" t="str">
-        <v>2026-07-02</v>
+        <v>2026-09-01</v>
       </c>
       <c r="P8" t="str">
-        <v>Broker is issuing the revised endorsement.</v>
+        <v>Renee is confirming two profile answers before the recertification can be submitted.</v>
       </c>
       <c r="Q8" t="str">
-        <v>Broker confirmed revised endorsement is being issued.</v>
+        <v>Annual portal recertification came from the customer portal reminder.</v>
       </c>
       <c r="R8" t="str">
         <v>Manual</v>
       </c>
       <c r="S8" t="str">
         <v/>
       </c>
       <c r="T8" t="str">
         <v/>
       </c>
       <c r="U8" t="str">
         <v/>
       </c>
       <c r="V8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Customer Safety Questionnaire</v>
       </c>
       <c r="B9" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C9" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D9" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Red Mesa Utilities, Summit Industrial Maintenance</v>
       </c>
       <c r="E9" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance, Customer Portal, ISNetworld</v>
       </c>
       <c r="F9" t="str">
-        <v>Training</v>
+        <v>Safety</v>
       </c>
       <c r="G9" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H9" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I9" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J9" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9" t="str">
-        <v>2026-10-26</v>
+        <v/>
       </c>
       <c r="M9" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N9" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="O9" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P9" t="str">
-        <v/>
+        <v>Customer has not clarified which questionnaire version is required.</v>
       </c>
       <c r="Q9" t="str">
-        <v>Roster was uploaded after the field lead confirmed attendees.</v>
+        <v>Customer requested this item, but no due date was provided.</v>
       </c>
       <c r="R9" t="str">
         <v>Manual</v>
       </c>
       <c r="S9" t="str">
         <v/>
       </c>
       <c r="T9" t="str">
         <v/>
       </c>
       <c r="U9" t="str">
         <v/>
       </c>
       <c r="V9" t="str">
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry Safety Program Summary</v>
       </c>
       <c r="B10" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C10" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D10" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E10" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F10" t="str">
-        <v>Insurance</v>
+        <v>Safety</v>
       </c>
       <c r="G10" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H10" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I10" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J10" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K10" t="str">
         <v/>
       </c>
       <c r="L10" t="str">
-        <v>2026-11-20</v>
+        <v/>
       </c>
       <c r="M10" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N10" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="O10" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P10" t="str">
-        <v/>
+        <v>Felix is combining notes from the spreadsheet tracker and the customer email.</v>
       </c>
       <c r="Q10" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Customer-specific program summary requested after portal review.</v>
       </c>
       <c r="R10" t="str">
         <v>Manual</v>
       </c>
       <c r="S10" t="str">
         <v/>
       </c>
       <c r="T10" t="str">
         <v/>
       </c>
       <c r="U10" t="str">
         <v/>
       </c>
       <c r="V10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry Subcontractor Roster</v>
       </c>
       <c r="B11" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C11" t="str">
-        <v>Company</v>
+        <v>Internal Company</v>
       </c>
       <c r="D11" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E11" t="str">
-        <v>Veriforce</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F11" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G11" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H11" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I11" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J11" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K11" t="str">
         <v/>
       </c>
       <c r="L11" t="str">
-        <v>2026-11-30</v>
+        <v/>
       </c>
       <c r="M11" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N11" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O11" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P11" t="str">
-        <v/>
+        <v>Customer asked whether the old spreadsheet format is still accepted.</v>
       </c>
       <c r="Q11" t="str">
-        <v>Broker sent the updated certificate for portal upload.</v>
+        <v>Format question is a normal but annoying customer-specific requirement issue.</v>
       </c>
       <c r="R11" t="str">
         <v>Manual</v>
       </c>
       <c r="S11" t="str">
         <v/>
       </c>
       <c r="T11" t="str">
         <v/>
       </c>
       <c r="U11" t="str">
         <v/>
       </c>
       <c r="V11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>OSHA 10 Training Cards</v>
+        <v>Sagebrush Lift Plan Roster</v>
       </c>
       <c r="B12" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C12" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D12" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="E12" t="str">
-        <v>Avetta</v>
+        <v>Veriforce</v>
       </c>
       <c r="F12" t="str">
         <v>Training</v>
       </c>
       <c r="G12" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H12" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I12" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J12" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12" t="str">
-        <v>2026-12-25</v>
+        <v/>
       </c>
       <c r="M12" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N12" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="O12" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P12" t="str">
-        <v/>
+        <v>Victor is gathering the crew list for the new lift-plan requirement.</v>
       </c>
       <c r="Q12" t="str">
-        <v>Crew cards were reviewed during the annual check.</v>
+        <v>Recently added requested item for an otherwise clean account.</v>
       </c>
       <c r="R12" t="str">
         <v>Manual</v>
       </c>
       <c r="S12" t="str">
         <v/>
       </c>
       <c r="T12" t="str">
         <v/>
       </c>
       <c r="U12" t="str">
         <v/>
       </c>
       <c r="V12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Safety Manual</v>
+        <v>Signed MSA</v>
       </c>
       <c r="B13" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C13" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D13" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="E13" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F13" t="str">
-        <v>Safety</v>
+        <v>Contract</v>
       </c>
       <c r="G13" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H13" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I13" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J13" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K13" t="str">
         <v/>
       </c>
       <c r="L13" t="str">
-        <v>2027-01-04</v>
+        <v/>
       </c>
       <c r="M13" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N13" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="O13" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P13" t="str">
-        <v/>
+        <v>Customer legal team has not returned the signature packet.</v>
       </c>
       <c r="Q13" t="str">
-        <v>Safety manual is filed for onboarding review.</v>
+        <v>Needed before profile can be marked complete.</v>
       </c>
       <c r="R13" t="str">
         <v>Manual</v>
       </c>
       <c r="S13" t="str">
         <v/>
       </c>
       <c r="T13" t="str">
         <v/>
       </c>
       <c r="U13" t="str">
         <v/>
       </c>
       <c r="V13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="B14" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C14" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D14" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E14" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F14" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G14" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H14" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I14" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J14" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K14" t="str">
         <v/>
       </c>
       <c r="L14" t="str">
-        <v>2027-01-09</v>
+        <v/>
       </c>
       <c r="M14" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N14" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="O14" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P14" t="str">
-        <v/>
+        <v>Training coordinator is checking the remaining orientation completion dates.</v>
       </c>
       <c r="Q14" t="str">
-        <v>Current certificate is filed for onboarding.</v>
+        <v>Used to track site-access readiness without duplicating the roster document.</v>
       </c>
       <c r="R14" t="str">
         <v>Manual</v>
       </c>
       <c r="S14" t="str">
         <v/>
       </c>
       <c r="T14" t="str">
         <v/>
       </c>
       <c r="U14" t="str">
         <v/>
       </c>
       <c r="V14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Subcontractor List</v>
       </c>
       <c r="B15" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C15" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D15" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="E15" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="F15" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G15" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H15" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I15" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J15" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K15" t="str">
         <v/>
       </c>
       <c r="L15" t="str">
-        <v>2027-01-19</v>
+        <v/>
       </c>
       <c r="M15" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N15" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="O15" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="P15" t="str">
-        <v/>
+        <v>Customer asked for a revised format before upload.</v>
       </c>
       <c r="Q15" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Waiting for format clarification before chasing the internal owner.</v>
       </c>
       <c r="R15" t="str">
         <v>Manual</v>
       </c>
       <c r="S15" t="str">
         <v/>
       </c>
       <c r="T15" t="str">
         <v/>
       </c>
       <c r="U15" t="str">
         <v/>
       </c>
       <c r="V15" t="str">
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry COI Endorsement</v>
       </c>
       <c r="B16" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C16" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D16" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E16" t="str">
-        <v>Avetta</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="F16" t="str">
         <v>Insurance</v>
       </c>
       <c r="G16" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H16" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I16" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J16" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K16" t="str">
         <v/>
       </c>
       <c r="L16" t="str">
-        <v>2027-02-03</v>
+        <v>2026-09-13</v>
       </c>
       <c r="M16" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N16" t="str">
-        <v/>
+        <v>2026-08-26</v>
       </c>
       <c r="O16" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P16" t="str">
-        <v/>
+        <v>Broker has the requested waiver wording and quarry location language.</v>
       </c>
       <c r="Q16" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Certificate is inside the warning window and blocked on customer-specific wording.</v>
       </c>
       <c r="R16" t="str">
         <v>Manual</v>
       </c>
       <c r="S16" t="str">
         <v/>
       </c>
       <c r="T16" t="str">
         <v/>
       </c>
       <c r="U16" t="str">
         <v/>
       </c>
       <c r="V16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>First Aid/CPR Certification</v>
+        <v>Background Check Roster</v>
       </c>
       <c r="B17" t="str">
-        <v>Cole Ramirez</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C17" t="str">
-        <v>Employee</v>
+        <v>Internal Company</v>
       </c>
       <c r="D17" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E17" t="str">
         <v>Avetta</v>
       </c>
       <c r="F17" t="str">
         <v>Training</v>
       </c>
       <c r="G17" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H17" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I17" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J17" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K17" t="str">
         <v/>
       </c>
       <c r="L17" t="str">
-        <v>2027-02-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="M17" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N17" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O17" t="str">
-        <v/>
+        <v>2026-09-05</v>
       </c>
       <c r="P17" t="str">
-        <v/>
+        <v>HR is confirming two employee records before upload.</v>
       </c>
       <c r="Q17" t="str">
-        <v>Named employee card is kept on hand for customer review.</v>
+        <v>Normal reminder window; not a crisis.</v>
       </c>
       <c r="R17" t="str">
         <v>Manual</v>
       </c>
       <c r="S17" t="str">
         <v/>
       </c>
       <c r="T17" t="str">
         <v/>
       </c>
       <c r="U17" t="str">
         <v/>
       </c>
       <c r="V17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Certificate of Insurance</v>
       </c>
       <c r="B18" t="str">
-        <v>Workspace / primary company</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="C18" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D18" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="E18" t="str">
         <v>Avetta</v>
       </c>
       <c r="F18" t="str">
         <v>Insurance</v>
       </c>
       <c r="G18" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H18" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I18" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J18" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K18" t="str">
-        <v/>
+        <v>2026-01-01</v>
       </c>
       <c r="L18" t="str">
-        <v>2027-02-23</v>
+        <v>2026-09-20</v>
       </c>
       <c r="M18" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N18" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O18" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P18" t="str">
-        <v/>
+        <v>Broker is preparing the renewed certificate.</v>
       </c>
       <c r="Q18" t="str">
-        <v>Current certificate is filed for the annual package.</v>
+        <v>OCR demo sample: Sidecar extracted policy dates, title, and category from a slightly tilted COI image.</v>
       </c>
       <c r="R18" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S18" t="str">
-        <v/>
+        <v>sidecar-tenant-export.xlsx</v>
       </c>
       <c r="T18" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U18">
+        <v>11</v>
       </c>
       <c r="V18" t="str">
-        <v/>
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="X18" t="str">
+        <v>AVETTA-NL-COI-2026</v>
+      </c>
+      <c r="Y18" t="str">
+        <v>Certificate holder wording must match Northline Energy onboarding packet.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Auto Liability Certificate</v>
       </c>
       <c r="B19" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C19" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D19" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Northline Energy, Pioneer Pipeline Services</v>
       </c>
       <c r="E19" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, ISNetworld, Veriforce</v>
       </c>
       <c r="F19" t="str">
         <v>Insurance</v>
       </c>
       <c r="G19" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H19" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I19" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J19" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K19" t="str">
         <v/>
       </c>
       <c r="L19" t="str">
-        <v>2027-05-04</v>
+        <v>2026-09-28</v>
       </c>
       <c r="M19" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N19" t="str">
         <v/>
       </c>
       <c r="O19" t="str">
         <v/>
       </c>
       <c r="P19" t="str">
         <v/>
       </c>
       <c r="Q19" t="str">
-        <v>Current certificate is filed for the next review cycle.</v>
+        <v>Monitor upcoming renewal; typical warning window is 30 days.</v>
       </c>
       <c r="R19" t="str">
         <v>Manual</v>
       </c>
       <c r="S19" t="str">
         <v/>
       </c>
       <c r="T19" t="str">
         <v/>
       </c>
       <c r="U19" t="str">
         <v/>
       </c>
       <c r="V19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Safety Manual Acknowledgment</v>
+        <v>Annual Safety Statistics Report</v>
       </c>
       <c r="B20" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C20" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D20" t="str">
-        <v>Harbor Lift Services</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E20" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F20" t="str">
         <v>Safety</v>
       </c>
       <c r="G20" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H20" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I20" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J20" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K20" t="str">
         <v/>
       </c>
       <c r="L20" t="str">
-        <v/>
+        <v>2026-10-04</v>
       </c>
       <c r="M20" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N20" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="O20" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P20" t="str">
-        <v/>
+        <v>Safety manager is compiling TRIR and DART details.</v>
       </c>
       <c r="Q20" t="str">
-        <v>Acknowledgment is ready to include with the portal packet.</v>
+        <v>Annual safety statistics requested for the ISNetworld review cycle.</v>
       </c>
       <c r="R20" t="str">
         <v>Manual</v>
       </c>
       <c r="S20" t="str">
         <v/>
       </c>
       <c r="T20" t="str">
         <v/>
       </c>
       <c r="U20" t="str">
         <v/>
       </c>
       <c r="V20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Insurance Renewal Notice</v>
       </c>
       <c r="B21" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C21" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D21" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E21" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F21" t="str">
-        <v>Safety</v>
+        <v>Insurance</v>
       </c>
       <c r="G21" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H21" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I21" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J21" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K21" t="str">
         <v/>
       </c>
       <c r="L21" t="str">
-        <v/>
+        <v>2026-10-11</v>
       </c>
       <c r="M21" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N21" t="str">
         <v/>
       </c>
       <c r="O21" t="str">
         <v/>
       </c>
       <c r="P21" t="str">
         <v/>
       </c>
       <c r="Q21" t="str">
-        <v>Current questionnaire is filed with the renewal packet.</v>
+        <v>Renewal is on the radar but outside the immediate scramble window.</v>
       </c>
       <c r="R21" t="str">
         <v>Manual</v>
       </c>
       <c r="S21" t="str">
         <v/>
       </c>
       <c r="T21" t="str">
         <v/>
       </c>
       <c r="U21" t="str">
         <v/>
       </c>
       <c r="V21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Pioneer Training Matrix</v>
       </c>
       <c r="B22" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C22" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D22" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Pioneer Pipeline Services</v>
       </c>
       <c r="E22" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="F22" t="str">
-        <v>Safety</v>
+        <v>Training</v>
       </c>
       <c r="G22" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H22" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I22" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J22" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K22" t="str">
         <v/>
       </c>
       <c r="L22" t="str">
-        <v/>
+        <v>2026-10-12</v>
       </c>
       <c r="M22" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N22" t="str">
         <v/>
       </c>
       <c r="O22" t="str">
         <v/>
       </c>
       <c r="P22" t="str">
         <v/>
       </c>
       <c r="Q22" t="str">
-        <v>Revised questionnaire copy is filed; customer is reviewing the submitted answers.</v>
+        <v>Training matrix is inside the normal review window, but not urgent yet.</v>
       </c>
       <c r="R22" t="str">
         <v>Manual</v>
       </c>
       <c r="S22" t="str">
         <v/>
       </c>
       <c r="T22" t="str">
         <v/>
       </c>
       <c r="U22" t="str">
         <v/>
       </c>
       <c r="V22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Safety Questionnaire</v>
+        <v>EMR Letter</v>
       </c>
       <c r="B23" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C23" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D23" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Chevron Contractors, High Plains Environmental</v>
       </c>
       <c r="E23" t="str">
-        <v>ISNetworld</v>
+        <v>CogniBox, ISNetworld</v>
       </c>
       <c r="F23" t="str">
         <v>Safety</v>
       </c>
       <c r="G23" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H23" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I23" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J23" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K23" t="str">
         <v/>
       </c>
       <c r="L23" t="str">
-        <v/>
+        <v>2026-10-14</v>
       </c>
       <c r="M23" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N23" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="O23" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P23" t="str">
-        <v/>
+        <v>Safety manager is preparing the updated EMR letter.</v>
       </c>
       <c r="Q23" t="str">
-        <v>Routine questionnaire is filed with the account record.</v>
+        <v>Upload the new EMR letter when received.</v>
       </c>
       <c r="R23" t="str">
         <v>Manual</v>
       </c>
       <c r="S23" t="str">
         <v/>
       </c>
       <c r="T23" t="str">
         <v/>
       </c>
       <c r="U23" t="str">
         <v/>
       </c>
       <c r="V23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>W-9</v>
+        <v>OSHA 300 Summary</v>
       </c>
       <c r="B24" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C24" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D24" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E24" t="str">
-        <v>Avetta</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F24" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G24" t="str">
         <v>Current</v>
       </c>
       <c r="H24" t="str">
         <v>Current</v>
       </c>
       <c r="I24" t="str">
         <v/>
       </c>
       <c r="J24" t="str">
         <v/>
       </c>
       <c r="K24" t="str">
         <v/>
       </c>
       <c r="L24" t="str">
-        <v/>
+        <v>2026-11-15</v>
       </c>
       <c r="M24" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N24" t="str">
         <v/>
       </c>
       <c r="O24" t="str">
         <v/>
       </c>
       <c r="P24" t="str">
         <v/>
       </c>
       <c r="Q24" t="str">
-        <v>Signed copy is filed with the customer package.</v>
+        <v>Current annual summary is on file.</v>
       </c>
       <c r="R24" t="str">
         <v>Manual</v>
       </c>
       <c r="S24" t="str">
         <v/>
       </c>
       <c r="T24" t="str">
         <v/>
       </c>
       <c r="U24" t="str">
         <v/>
       </c>
       <c r="V24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>W-9</v>
+        <v>Front Range Training Matrix</v>
       </c>
       <c r="B25" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C25" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D25" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E25" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta</v>
       </c>
       <c r="F25" t="str">
-        <v>Business</v>
+        <v>Training</v>
       </c>
       <c r="G25" t="str">
         <v>Current</v>
       </c>
       <c r="H25" t="str">
         <v>Current</v>
       </c>
       <c r="I25" t="str">
         <v/>
       </c>
       <c r="J25" t="str">
         <v/>
       </c>
       <c r="K25" t="str">
         <v/>
       </c>
       <c r="L25" t="str">
-        <v/>
+        <v>2026-12-07</v>
       </c>
       <c r="M25" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N25" t="str">
         <v/>
       </c>
       <c r="O25" t="str">
         <v/>
       </c>
       <c r="P25" t="str">
         <v/>
       </c>
       <c r="Q25" t="str">
-        <v>Signed copy was received with the onboarding packet.</v>
+        <v>Accepted training matrix on file.</v>
       </c>
       <c r="R25" t="str">
         <v>Manual</v>
       </c>
       <c r="S25" t="str">
         <v/>
       </c>
       <c r="T25" t="str">
         <v/>
       </c>
       <c r="U25" t="str">
         <v/>
       </c>
       <c r="V25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>W-9</v>
+        <v>High Plains Drug and Alcohol Policy</v>
       </c>
       <c r="B26" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C26" t="str">
-        <v>Company</v>
+        <v>Internal Company</v>
       </c>
       <c r="D26" t="str">
-        <v>Harbor Lift Services</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E26" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F26" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G26" t="str">
         <v>Current</v>
       </c>
       <c r="H26" t="str">
         <v>Current</v>
       </c>
       <c r="I26" t="str">
         <v/>
       </c>
       <c r="J26" t="str">
         <v/>
       </c>
       <c r="K26" t="str">
         <v/>
       </c>
       <c r="L26" t="str">
-        <v/>
+        <v>2026-12-29</v>
       </c>
       <c r="M26" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N26" t="str">
         <v/>
       </c>
       <c r="O26" t="str">
         <v/>
       </c>
       <c r="P26" t="str">
         <v/>
       </c>
       <c r="Q26" t="str">
-        <v>Signed copy is filed with the customer record. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Policy accepted during the last ISNetworld review.</v>
       </c>
       <c r="R26" t="str">
         <v>Manual</v>
       </c>
       <c r="S26" t="str">
         <v/>
       </c>
       <c r="T26" t="str">
         <v/>
       </c>
       <c r="U26" t="str">
         <v/>
       </c>
       <c r="V26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>W-9</v>
+        <v>Safety Manual</v>
       </c>
       <c r="B27" t="str">
-        <v>Miller Concrete LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C27" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D27" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Pioneer Pipeline Services, Sagebrush Renewables</v>
       </c>
       <c r="E27" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="F27" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G27" t="str">
         <v>Current</v>
       </c>
       <c r="H27" t="str">
         <v>Current</v>
       </c>
       <c r="I27" t="str">
         <v/>
       </c>
       <c r="J27" t="str">
         <v/>
       </c>
       <c r="K27" t="str">
         <v/>
       </c>
       <c r="L27" t="str">
-        <v/>
+        <v>2026-12-31</v>
       </c>
       <c r="M27" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N27" t="str">
         <v/>
       </c>
       <c r="O27" t="str">
         <v/>
       </c>
       <c r="P27" t="str">
         <v/>
       </c>
       <c r="Q27" t="str">
-        <v>Signed copy was received with the new vendor packet. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Accepted for routine customers; review annually.</v>
       </c>
       <c r="R27" t="str">
         <v>Manual</v>
       </c>
       <c r="S27" t="str">
         <v/>
       </c>
       <c r="T27" t="str">
         <v/>
       </c>
       <c r="U27" t="str">
         <v/>
       </c>
       <c r="V27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>W-9</v>
+        <v>ACH / Banking Form</v>
       </c>
       <c r="B28" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C28" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D28" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E28" t="str">
-        <v>Avetta</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F28" t="str">
         <v>Business</v>
       </c>
       <c r="G28" t="str">
         <v>Current</v>
       </c>
       <c r="H28" t="str">
         <v>Current</v>
       </c>
       <c r="I28" t="str">
         <v/>
       </c>
       <c r="J28" t="str">
         <v/>
       </c>
       <c r="K28" t="str">
         <v/>
       </c>
       <c r="L28" t="str">
         <v/>
       </c>
       <c r="M28" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N28" t="str">
         <v/>
       </c>
       <c r="O28" t="str">
         <v/>
       </c>
       <c r="P28" t="str">
         <v/>
       </c>
       <c r="Q28" t="str">
-        <v>Signed copy is filed with the customer record.</v>
+        <v>Current customer payment form on file.</v>
       </c>
       <c r="R28" t="str">
         <v>Manual</v>
       </c>
       <c r="S28" t="str">
         <v/>
       </c>
       <c r="T28" t="str">
         <v/>
       </c>
       <c r="U28" t="str">
         <v/>
       </c>
       <c r="V28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>W-9</v>
       </c>
       <c r="B29" t="str">
         <v>Miller Concrete LLC</v>
       </c>
       <c r="C29" t="str">
         <v>Subcontractor</v>
       </c>
       <c r="D29" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Clearwater Midstream, Northline Energy, Rocky Mountain Fabrication, Sagebrush Renewables</v>
       </c>
       <c r="E29" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, Contractor Compliance, Customer Portal, Veriforce</v>
       </c>
       <c r="F29" t="str">
         <v>Business</v>
       </c>
       <c r="G29" t="str">
         <v>Current</v>
       </c>
       <c r="H29" t="str">
         <v>Current</v>
       </c>
       <c r="I29" t="str">
         <v/>
       </c>
       <c r="J29" t="str">
         <v/>
       </c>
       <c r="K29" t="str">
         <v/>
       </c>
       <c r="L29" t="str">
         <v/>
       </c>
       <c r="M29" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N29" t="str">
         <v/>
       </c>
       <c r="O29" t="str">
         <v/>
       </c>
       <c r="P29" t="str">
         <v/>
       </c>
       <c r="Q29" t="str">
-        <v>Signed copy is filed with the customer record. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Current signed copy on hand.</v>
       </c>
       <c r="R29" t="str">
         <v>Manual</v>
       </c>
       <c r="S29" t="str">
         <v/>
       </c>
       <c r="T29" t="str">
         <v/>
       </c>
       <c r="U29" t="str">
         <v/>
       </c>
       <c r="V29" t="str">
         <v/>
       </c>
     </row>
-    <row r="30">
-[...270 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V33"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:Y29"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Requested Item</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customer</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Document Name</v>
       </c>
       <c r="G1" t="str">
         <v>Required</v>
       </c>
       <c r="H1" t="str">
         <v>Status</v>
       </c>
       <c r="I1" t="str">
         <v>Waiting Status</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="K1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="L1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="M1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Keep First Aid/CPR card on file</v>
+        <v>Complete annual portal recertification</v>
       </c>
       <c r="B2" t="str">
-        <v>Cole Ramirez</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
-        <v>Employee</v>
+        <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E2" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="F2" t="str">
-        <v>First Aid/CPR Certification</v>
+        <v>Badlands Portal Recertification</v>
       </c>
       <c r="G2" t="str">
         <v>Yes</v>
       </c>
       <c r="H2" t="str">
-        <v>Accepted</v>
+        <v>Missing</v>
       </c>
       <c r="I2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="K2" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L2" t="str">
-        <v/>
+        <v>Renee is confirming two profile answers from operations and safety.</v>
       </c>
       <c r="M2" t="str">
-        <v>Employee card is current and filed for this customer package.</v>
+        <v>Portal recertification reminder arrived while the COI renewal was already open.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Maintain safety questionnaire</v>
+        <v>Resubmit revised COI for Badlands</v>
       </c>
       <c r="B3" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E3" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="F3" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Badlands Revised COI</v>
       </c>
       <c r="G3" t="str">
         <v>Yes</v>
       </c>
       <c r="H3" t="str">
-        <v>Not applicable</v>
+        <v>In progress</v>
       </c>
       <c r="I3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="K3" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="L3" t="str">
-        <v/>
+        <v>Broker is revising the additional-insured wording after the first upload was rejected.</v>
       </c>
       <c r="M3" t="str">
-        <v>Customer confirmed this form is not needed for the current renewal.</v>
+        <v>Customer requested revised COI wording before dispatch can be cleared.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Provide current COI</v>
+        <v>Update Badlands training roster</v>
       </c>
       <c r="B4" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E4" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Customer Portal, ISNetworld</v>
       </c>
       <c r="F4" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Badlands Training Roster</v>
       </c>
       <c r="G4" t="str">
         <v>Yes</v>
       </c>
       <c r="H4" t="str">
-        <v>Accepted</v>
+        <v>In progress</v>
       </c>
       <c r="I4" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="K4" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>Three training dates need field confirmation before upload.</v>
       </c>
       <c r="M4" t="str">
-        <v>Customer package record is complete for this cycle.</v>
+        <v>Training roster is due sooner than the insurance renewal warning window.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Provide signed W-9</v>
+        <v>Provide current site orientation roster</v>
       </c>
       <c r="B5" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C5" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D5" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E5" t="str">
-        <v>Avetta</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F5" t="str">
-        <v>W-9</v>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="G5" t="str">
         <v>Yes</v>
       </c>
       <c r="H5" t="str">
-        <v>Accepted</v>
+        <v>Missing</v>
       </c>
       <c r="I5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="J5" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="K5" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="L5" t="str">
-        <v/>
+        <v>Three employee records need completion dates.</v>
       </c>
       <c r="M5" t="str">
-        <v>Signed tax form is on file.</v>
+        <v>Site access could be delayed until the roster is complete.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Upload OSHA 10 cards</v>
+        <v>Resubmit revised COI to CogniBox</v>
       </c>
       <c r="B6" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C6" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D6" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E6" t="str">
-        <v>Avetta</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F6" t="str">
-        <v>OSHA 10 Training Cards</v>
+        <v>Chevron Revised COI</v>
       </c>
       <c r="G6" t="str">
         <v>Yes</v>
       </c>
       <c r="H6" t="str">
-        <v>Accepted</v>
+        <v>In progress</v>
       </c>
       <c r="I6" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="J6" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="K6" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="L6" t="str">
-        <v/>
+        <v>Broker is updating additional insured wording.</v>
       </c>
       <c r="M6" t="str">
-        <v>Crew training cards are filed for review history.</v>
+        <v>Portal rejection was received this week.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Provide signed W-9</v>
+        <v>Add customer as certificate holder</v>
       </c>
       <c r="B7" t="str">
-        <v>Workspace / primary company</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="C7" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D7" t="str">
-        <v>Chevron Contractors</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="E7" t="str">
-        <v>Avetta</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="F7" t="str">
-        <v>W-9</v>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="G7" t="str">
         <v>Yes</v>
       </c>
       <c r="H7" t="str">
-        <v>Accepted</v>
+        <v>Submitted</v>
       </c>
       <c r="I7" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="J7" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="K7" t="str">
-        <v/>
+        <v>2026-09-05</v>
       </c>
       <c r="L7" t="str">
-        <v/>
+        <v>Customer is checking the certificate holder update.</v>
       </c>
       <c r="M7" t="str">
-        <v>Tax form is filed with the customer package.</v>
+        <v>Customer is checking the certificate holder update for Apex Trenching LLC.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Revise COI endorsement wording</v>
+        <v>Confirm billing contact</v>
       </c>
       <c r="B8" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C8" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D8" t="str">
-        <v>Chevron Contractors</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="E8" t="str">
-        <v>Avetta</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="F8" t="str">
-        <v>Certificate of Insurance</v>
+        <v/>
       </c>
       <c r="G8" t="str">
-        <v>Yes</v>
+        <v>No</v>
       </c>
       <c r="H8" t="str">
-        <v>Submitted</v>
+        <v>Ready</v>
       </c>
       <c r="I8" t="str">
-        <v>Waiting on Broker</v>
+        <v>Not Waiting</v>
       </c>
       <c r="J8" t="str">
-        <v>2026-06-26</v>
+        <v/>
       </c>
       <c r="K8" t="str">
-        <v>2026-07-02</v>
+        <v/>
       </c>
       <c r="L8" t="str">
-        <v>Broker is issuing the revised endorsement.</v>
+        <v/>
       </c>
       <c r="M8" t="str">
-        <v>Broker confirmed revised endorsement is being issued.</v>
+        <v>Optional profile item.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Submit site orientation roster</v>
+        <v>Confirm subcontractor list format</v>
       </c>
       <c r="B9" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C9" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D9" t="str">
-        <v>Chevron Contractors</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="E9" t="str">
-        <v>Avetta</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="F9" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Subcontractor List</v>
       </c>
       <c r="G9" t="str">
         <v>Yes</v>
       </c>
       <c r="H9" t="str">
-        <v>Accepted</v>
+        <v>In progress</v>
       </c>
       <c r="I9" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="J9" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="K9" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="L9" t="str">
-        <v/>
+        <v>Customer needs to confirm whether the old template is still accepted.</v>
       </c>
       <c r="M9" t="str">
-        <v>Roster is filed with the onboarding packet.</v>
+        <v>Shows a normal, non-urgent customer clarification loop.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Maintain safety questionnaire</v>
+        <v>Update background check roster</v>
       </c>
       <c r="B10" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C10" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D10" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E10" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, Veriforce</v>
       </c>
       <c r="F10" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Background Check Roster</v>
       </c>
       <c r="G10" t="str">
         <v>Yes</v>
       </c>
       <c r="H10" t="str">
-        <v>Accepted</v>
+        <v>In progress</v>
       </c>
       <c r="I10" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J10" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="K10" t="str">
-        <v/>
+        <v>2026-09-05</v>
       </c>
       <c r="L10" t="str">
-        <v/>
+        <v>HR is checking two records before upload.</v>
       </c>
       <c r="M10" t="str">
-        <v>Questionnaire is filed with the account record.</v>
+        <v>Typical internal-team follow-up.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Provide W-9 on file</v>
+        <v>Submit annual safety statistics</v>
       </c>
       <c r="B11" t="str">
-        <v>Miller Concrete LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C11" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D11" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E11" t="str">
         <v>ISNetworld</v>
       </c>
       <c r="F11" t="str">
-        <v>W-9</v>
+        <v>Annual Safety Statistics Report</v>
       </c>
       <c r="G11" t="str">
         <v>Yes</v>
       </c>
       <c r="H11" t="str">
-        <v>Accepted</v>
+        <v>In progress</v>
       </c>
       <c r="I11" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J11" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="K11" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L11" t="str">
-        <v/>
+        <v>Safety manager is compiling TRIR and DART details.</v>
       </c>
       <c r="M11" t="str">
-        <v>Tax form is filed with the customer package.</v>
+        <v>Internal safety data needs to be finished before the portal upload.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Provide current COI</v>
+        <v>Watch insurance renewal notice</v>
       </c>
       <c r="B12" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C12" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D12" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E12" t="str">
         <v>ISNetworld</v>
       </c>
       <c r="F12" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Insurance Renewal Notice</v>
       </c>
       <c r="G12" t="str">
         <v>Yes</v>
       </c>
       <c r="H12" t="str">
-        <v>Accepted</v>
+        <v>Ready</v>
       </c>
       <c r="I12" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="J12" t="str">
         <v/>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12" t="str">
         <v/>
       </c>
       <c r="M12" t="str">
-        <v>Certificate is filed for the next review cycle.</v>
+        <v>Upcoming review cycle, no action needed yet.</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Confirm emergency contact sheet</v>
+        <v>Confirm subcontractor roster format</v>
       </c>
       <c r="B13" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C13" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D13" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E13" t="str">
-        <v>Veriforce</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="F13" t="str">
-        <v/>
+        <v>Metro Quarry Subcontractor Roster</v>
       </c>
       <c r="G13" t="str">
         <v>Yes</v>
       </c>
       <c r="H13" t="str">
-        <v>Missing</v>
+        <v>In progress</v>
       </c>
       <c r="I13" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="J13" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="K13" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="L13" t="str">
-        <v/>
+        <v>Customer needs to confirm whether the spreadsheet template changed.</v>
       </c>
       <c r="M13" t="str">
-        <v>Customer needs the emergency contact sheet before mobilization.</v>
+        <v>Admin should not chase the internal roster owner until the format is confirmed.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Provide signed W-9</v>
+        <v>Send Metro Quarry endorsement update</v>
       </c>
       <c r="B14" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C14" t="str">
-        <v>Company</v>
+        <v>Internal Company</v>
       </c>
       <c r="D14" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E14" t="str">
-        <v>Veriforce</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="F14" t="str">
-        <v>W-9</v>
+        <v>Metro Quarry COI Endorsement</v>
       </c>
       <c r="G14" t="str">
         <v>Yes</v>
       </c>
       <c r="H14" t="str">
-        <v>Accepted</v>
+        <v>In progress</v>
       </c>
       <c r="I14" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="J14" t="str">
-        <v/>
+        <v>2026-08-26</v>
       </c>
       <c r="K14" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L14" t="str">
-        <v/>
+        <v>Broker has the quarry-specific waiver wording request.</v>
       </c>
       <c r="M14" t="str">
-        <v>Tax form is filed with the onboarding packet.</v>
+        <v>Customer-specific insurance wording is blocking portal review.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Upload COI to Veriforce</v>
+        <v>Upload customer-specific safety program summary</v>
       </c>
       <c r="B15" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C15" t="str">
-        <v>Company</v>
+        <v>Internal Company</v>
       </c>
       <c r="D15" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E15" t="str">
-        <v>Veriforce</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="F15" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry Safety Program Summary</v>
       </c>
       <c r="G15" t="str">
         <v>Yes</v>
       </c>
       <c r="H15" t="str">
-        <v>Ready</v>
+        <v>Missing</v>
       </c>
       <c r="I15" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J15" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="K15" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="L15" t="str">
-        <v/>
+        <v>Felix is reconciling the customer email with the imported tracker row.</v>
       </c>
       <c r="M15" t="str">
-        <v>Portal upload is scheduled for Friday.</v>
+        <v>Shows the real pain point: requirement details live in multiple places.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Upload safety manual acknowledgment</v>
+        <v>Provide current W-9</v>
       </c>
       <c r="B16" t="str">
-        <v>Workspace / primary company</v>
+        <v>Miller Concrete LLC</v>
       </c>
       <c r="C16" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D16" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Northline Energy</v>
       </c>
       <c r="E16" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="F16" t="str">
-        <v>Safety Manual Acknowledgment</v>
+        <v>W-9</v>
       </c>
       <c r="G16" t="str">
         <v>Yes</v>
       </c>
       <c r="H16" t="str">
-        <v>Ready</v>
+        <v>Accepted</v>
       </c>
       <c r="I16" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="J16" t="str">
         <v/>
       </c>
       <c r="K16" t="str">
         <v/>
       </c>
       <c r="L16" t="str">
         <v/>
       </c>
       <c r="M16" t="str">
-        <v>Packet is assembled and waiting for the upload window.</v>
+        <v>Miller Concrete LLC tax form is filed for this customer package. W-9s do not expire.</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Build initial training roster</v>
+        <v>Upload renewed insurance certificate</v>
       </c>
       <c r="B17" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="C17" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D17" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Northline Energy</v>
       </c>
       <c r="E17" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="F17" t="str">
-        <v>Initial Training Roster</v>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="G17" t="str">
         <v>Yes</v>
       </c>
       <c r="H17" t="str">
         <v>In progress</v>
       </c>
       <c r="I17" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="J17" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="K17" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L17" t="str">
-        <v/>
+        <v>Broker has the request.</v>
       </c>
       <c r="M17" t="str">
-        <v>Waiting on payroll export before updating roster.</v>
+        <v>Customer requested an updated copy for Apex Trenching LLC.</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Complete supplier profile questions</v>
+        <v>Verify training matrix accepted in Veriforce</v>
       </c>
       <c r="B18" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C18" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D18" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Pioneer Pipeline Services</v>
       </c>
       <c r="E18" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="F18" t="str">
-        <v/>
+        <v>Pioneer Training Matrix</v>
       </c>
       <c r="G18" t="str">
         <v>Yes</v>
       </c>
       <c r="H18" t="str">
-        <v>Missing</v>
+        <v>Submitted</v>
       </c>
       <c r="I18" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Platform</v>
       </c>
       <c r="J18" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="K18" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="L18" t="str">
-        <v/>
+        <v>Veriforce review is pending.</v>
       </c>
       <c r="M18" t="str">
-        <v>Operations needs to confirm two profile answers.</v>
+        <v>Creates a realistic mid-priority platform-review example.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Provide signed W-9</v>
+        <v>Complete supplier profile questions</v>
       </c>
       <c r="B19" t="str">
-        <v>Miller Concrete LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C19" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D19" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E19" t="str">
-        <v>Customer Portal</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F19" t="str">
-        <v>W-9</v>
+        <v/>
       </c>
       <c r="G19" t="str">
         <v>Yes</v>
       </c>
       <c r="H19" t="str">
-        <v>Accepted</v>
+        <v>Missing</v>
       </c>
       <c r="I19" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J19" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="K19" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="L19" t="str">
-        <v/>
+        <v>Operations needs to confirm two answers.</v>
       </c>
       <c r="M19" t="str">
-        <v>Tax form is filed with the onboarding packet.</v>
+        <v>Administrative questionnaire remains open.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Request current COI</v>
+        <v>Confirm roster review in ISNetworld</v>
       </c>
       <c r="B20" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Summit Field Services Field Crew</v>
       </c>
       <c r="C20" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D20" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E20" t="str">
-        <v>Customer Portal</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F20" t="str">
-        <v/>
+        <v>Employee Training Roster</v>
       </c>
       <c r="G20" t="str">
         <v>Yes</v>
       </c>
       <c r="H20" t="str">
-        <v>Missing</v>
+        <v>Submitted</v>
       </c>
       <c r="I20" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Platform</v>
       </c>
       <c r="J20" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="K20" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L20" t="str">
-        <v/>
+        <v>Portal review still shows pending.</v>
       </c>
       <c r="M20" t="str">
-        <v>Customer requested revised COI before mobilization.</v>
+        <v>Waiting for the platform review team to finish the roster check.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Provide signed W-9</v>
+        <v>Submit current employee roster</v>
       </c>
       <c r="B21" t="str">
-        <v>Workspace / primary company</v>
+        <v>Summit Field Services Field Crew</v>
       </c>
       <c r="C21" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D21" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E21" t="str">
-        <v>Veriforce</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F21" t="str">
-        <v>W-9</v>
+        <v>Employee Training Roster</v>
       </c>
       <c r="G21" t="str">
         <v>Yes</v>
       </c>
       <c r="H21" t="str">
-        <v>Accepted</v>
+        <v>Missing</v>
       </c>
       <c r="I21" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="J21" t="str">
-        <v/>
+        <v>2026-08-25</v>
       </c>
       <c r="K21" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L21" t="str">
-        <v/>
+        <v>Roster owner has not sent the update.</v>
       </c>
       <c r="M21" t="str">
-        <v>Tax form is filed with the customer package.</v>
+        <v>No current roster file is linked yet.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Request renewed COI</v>
+        <v>Upload current drug policy</v>
       </c>
       <c r="B22" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C22" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D22" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="E22" t="str">
-        <v>Veriforce</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F22" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Drug and Alcohol Policy</v>
       </c>
       <c r="G22" t="str">
         <v>Yes</v>
       </c>
       <c r="H22" t="str">
-        <v>In progress</v>
+        <v>Missing</v>
       </c>
       <c r="I22" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="J22" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="K22" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="L22" t="str">
-        <v/>
+        <v>Policy owner needs to confirm the current revision.</v>
       </c>
       <c r="M22" t="str">
-        <v>Renewal request is ready to send to the broker.</v>
+        <v>Came from the imported tracker.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Upload operator qualification roster</v>
+        <v>Collect new lift-plan roster</v>
       </c>
       <c r="B23" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C23" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D23" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="E23" t="str">
         <v>Veriforce</v>
       </c>
       <c r="F23" t="str">
-        <v>Operator Qualification Roster</v>
+        <v>Sagebrush Lift Plan Roster</v>
       </c>
       <c r="G23" t="str">
         <v>Yes</v>
       </c>
       <c r="H23" t="str">
-        <v>Accepted</v>
+        <v>Missing</v>
       </c>
       <c r="I23" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="J23" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="K23" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="L23" t="str">
-        <v/>
+        <v>Victor is gathering the crew list for the new lift-plan requirement.</v>
       </c>
       <c r="M23" t="str">
-        <v>Roster is filed for this review cycle.</v>
+        <v>New work should pull this previously clean customer back into Today and All Work.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Provide signed W-9</v>
+        <v>Maintain accepted W-9</v>
       </c>
       <c r="B24" t="str">
-        <v>Workspace / primary company</v>
+        <v>Miller Concrete LLC</v>
       </c>
       <c r="C24" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D24" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="E24" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="F24" t="str">
         <v>W-9</v>
       </c>
       <c r="G24" t="str">
         <v>Yes</v>
       </c>
       <c r="H24" t="str">
         <v>Accepted</v>
       </c>
       <c r="I24" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="J24" t="str">
         <v/>
       </c>
       <c r="K24" t="str">
         <v/>
       </c>
       <c r="L24" t="str">
         <v/>
       </c>
       <c r="M24" t="str">
-        <v>Tax form is filed with the customer package.</v>
+        <v>Recently clean package control item.</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Resubmit safety questionnaire</v>
+        <v>Maintain accepted safety manual</v>
       </c>
       <c r="B25" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C25" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D25" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="E25" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="F25" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Safety Manual</v>
       </c>
       <c r="G25" t="str">
         <v>Yes</v>
       </c>
       <c r="H25" t="str">
-        <v>Submitted</v>
+        <v>Accepted</v>
       </c>
       <c r="I25" t="str">
-        <v>Waiting on Customer</v>
+        <v>Not Waiting</v>
       </c>
       <c r="J25" t="str">
-        <v>2026-06-26</v>
+        <v/>
       </c>
       <c r="K25" t="str">
-        <v>2026-07-03</v>
+        <v/>
       </c>
       <c r="L25" t="str">
-        <v>Customer is reviewing the revised answers.</v>
+        <v/>
       </c>
       <c r="M25" t="str">
-        <v>Customer asked us to resubmit after profile changes.</v>
+        <v>Recently clean package control item.</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Upload COI to ISNetworld</v>
+        <v>Return signed MSA</v>
       </c>
       <c r="B26" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C26" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D26" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="E26" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F26" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Signed MSA</v>
       </c>
       <c r="G26" t="str">
         <v>Yes</v>
       </c>
       <c r="H26" t="str">
-        <v>Accepted</v>
+        <v>Missing</v>
       </c>
       <c r="I26" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="J26" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="K26" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="L26" t="str">
-        <v/>
+        <v>Customer legal team is reviewing the packet.</v>
       </c>
       <c r="M26" t="str">
-        <v>Certificate is filed for this onboarding cycle.</v>
+        <v>Contract packet is blocking completion.</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Upload site orientation roster</v>
+        <v>Monitor OSHA annual summary</v>
       </c>
       <c r="B27" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C27" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D27" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E27" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F27" t="str">
-        <v>Site Orientation Roster</v>
+        <v>OSHA 300 Summary</v>
       </c>
       <c r="G27" t="str">
         <v>Yes</v>
       </c>
       <c r="H27" t="str">
         <v>Accepted</v>
       </c>
       <c r="I27" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="J27" t="str">
         <v/>
       </c>
       <c r="K27" t="str">
         <v/>
       </c>
       <c r="L27" t="str">
         <v/>
       </c>
       <c r="M27" t="str">
-        <v>Roster is filed with the onboarding packet.</v>
-[...409 lines deleted...]
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Healthy customer example.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M37"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M27"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Name</v>
       </c>
       <c r="B1" t="str">
         <v>Type</v>
       </c>
       <c r="C1" t="str">
         <v>Email</v>
       </c>
       <c r="D1" t="str">
         <v>Phone</v>
       </c>
       <c r="E1" t="str">
         <v>Notes</v>
       </c>
       <c r="F1" t="str">
         <v>Created At</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Cole Ramirez</v>
       </c>
       <c r="B2" t="str">
-        <v>Company</v>
+        <v>Employee</v>
       </c>
       <c r="C2" t="str">
-        <v>records@reyeselectrical.example</v>
+        <v>cole.ramirez@summitfieldservices.example</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
-        <v>Specialty contractor/vendor whose documents may be requested with customer packages.</v>
+        <v>Employee-level credential example for named-worker customer requests.</v>
       </c>
       <c r="F2" t="str">
-        <v>2026-06-28 19:43:33</v>
+        <v>2026-09-02 00:39:14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Cole Ramirez</v>
+        <v>Summit Field Services Field Crew</v>
       </c>
       <c r="B3" t="str">
-        <v>Employee</v>
+        <v>Internal Company</v>
       </c>
       <c r="C3" t="str">
-        <v>cole.ramirez@summitfieldservices.example</v>
+        <v>crewrecords@summitfieldservices.example</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
-        <v>Employee-level credentials tracked when a customer requires named-worker records.</v>
+        <v>Internal crew records used when a customer wants Summit's own roster or training package.</v>
       </c>
       <c r="F3" t="str">
-        <v>2026-06-28 19:43:33</v>
+        <v>2026-09-02 00:39:14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>North Yard Crane Crew</v>
       </c>
       <c r="B4" t="str">
-        <v>Internal Company</v>
+        <v>Other</v>
       </c>
       <c r="C4" t="str">
-        <v>crewrecords@summitfieldservices.example</v>
+        <v>northyard@summitfieldservices.example</v>
       </c>
       <c r="D4" t="str">
         <v/>
       </c>
       <c r="E4" t="str">
-        <v>Internal crew records used when a customer wants Summit's own roster or training package.</v>
+        <v>Crew/resource grouping for records that are not tied to one legal company or one employee.</v>
       </c>
       <c r="F4" t="str">
-        <v>2026-06-28 19:43:33</v>
+        <v>2026-09-02 00:39:14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="B5" t="str">
-        <v>Other</v>
+        <v>Subcontractor</v>
       </c>
       <c r="C5" t="str">
-        <v>northyard@summitfieldservices.example</v>
+        <v>admin@apextrenching.example</v>
       </c>
       <c r="D5" t="str">
         <v/>
       </c>
       <c r="E5" t="str">
-        <v>Crew/resource grouping for records that are not tied to one legal company or one employee.</v>
+        <v>Excavation subcontractor used on utility and onboarding accounts.</v>
       </c>
       <c r="F5" t="str">
-        <v>2026-06-28 19:43:33</v>
+        <v>2026-09-02 00:39:14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Miller Concrete LLC</v>
       </c>
       <c r="B6" t="str">
         <v>Subcontractor</v>
       </c>
       <c r="C6" t="str">
-        <v>admin@apextrenching.example</v>
+        <v>office@millerconcrete.example</v>
       </c>
       <c r="D6" t="str">
         <v/>
       </c>
       <c r="E6" t="str">
-        <v>Excavation subcontractor used on utility and facilities accounts.</v>
+        <v>Concrete subcontractor with tax and insurance documents tracked for customer packets.</v>
       </c>
       <c r="F6" t="str">
-        <v>2026-06-28 19:43:33</v>
-[...39 lines deleted...]
-        <v>2026-06-28 19:43:33</v>
+        <v>2026-09-02 00:39:14</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F8"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Task Title</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Due Date</v>
       </c>
       <c r="E1" t="str">
         <v>Status</v>
       </c>
       <c r="F1" t="str">
         <v>Assigned To</v>
       </c>
       <c r="G1" t="str">
         <v>Priority</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Related Document</v>
       </c>
       <c r="L1" t="str">
         <v>Requested By</v>
       </c>
       <c r="M1" t="str">
         <v>Blocks Customer Progress</v>
       </c>
       <c r="N1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm portal contact before renewal packet goes out</v>
+        <v>Escalate Badlands COI renewal</v>
       </c>
       <c r="B2" t="str">
-        <v>Alder Creek Mechanical</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C2" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D2" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-31</v>
       </c>
       <c r="E2" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F2" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G2" t="str">
         <v>Urgent</v>
       </c>
       <c r="H2" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>Broker has the rejection notice but the renewal is already overdue.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
         <v/>
       </c>
       <c r="M2" t="str">
         <v>No</v>
       </c>
       <c r="N2" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Call broker, then update the customer before dispatch planning.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Prepare customer portal upload batch</v>
+        <v>Follow up on Metro Quarry endorsement wording</v>
       </c>
       <c r="B3" t="str">
-        <v>Brighton Quarry Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C3" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox</v>
       </c>
       <c r="D3" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E3" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F3" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G3" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H3" t="str">
-        <v/>
+        <v>2026-08-26</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>Broker is revising waiver wording for the quarry location.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
         <v/>
       </c>
       <c r="M3" t="str">
         <v>No</v>
       </c>
       <c r="N3" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Follow up because the portal review cannot move until the wording is corrected.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Review missing onboarding attachment</v>
+        <v>Review roster feedback in ISNetworld</v>
       </c>
       <c r="B4" t="str">
-        <v>Clearwater Traffic Control</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="C4" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D4" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E4" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F4" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G4" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H4" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="I4" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>Portal review has not moved since the last roster upload.</v>
       </c>
       <c r="K4" t="str">
-        <v/>
+        <v>Employee Training Roster</v>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M4" t="str">
         <v>No</v>
       </c>
       <c r="N4" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Portal check is overdue and needs a real owner today.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Check overdue site-access task</v>
+        <v>Finish Badlands portal recertification answers</v>
       </c>
       <c r="B5" t="str">
-        <v>Denver Yard Maintenance</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C5" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="D5" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E5" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F5" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G5" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
       <c r="I5" t="str">
         <v/>
       </c>
       <c r="J5" t="str">
         <v/>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5" t="str">
         <v/>
       </c>
       <c r="M5" t="str">
         <v>No</v>
       </c>
       <c r="N5" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Operations and safety answers need to be reconciled before portal submission.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Finish customer packet follow-up</v>
+        <v>Check employee orientation completion dates</v>
       </c>
       <c r="B6" t="str">
-        <v>Englewood Pump Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C6" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="D6" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E6" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F6" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G6" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
       <c r="I6" t="str">
         <v/>
       </c>
       <c r="J6" t="str">
         <v/>
       </c>
       <c r="K6" t="str">
-        <v/>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="L6" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M6" t="str">
         <v>No</v>
       </c>
       <c r="N6" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Internal check before the roster is uploaded.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Confirm renewal packet owner</v>
+        <v>Reconcile Metro Quarry spreadsheet and portal notes</v>
       </c>
       <c r="B7" t="str">
-        <v>Zuni Water District</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C7" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D7" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E7" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F7" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G7" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
       <c r="I7" t="str">
         <v/>
       </c>
       <c r="J7" t="str">
         <v/>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
         <v/>
       </c>
       <c r="M7" t="str">
         <v>No</v>
       </c>
       <c r="N7" t="str">
-        <v>Maya owns this customer-portal follow-up even though it sorts below Jordan's similar items in the global Today list.</v>
+        <v>The imported tracker and customer email disagree about which safety summary is required.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Check with field supervisor on roster</v>
+        <v>Obtain corrected COI wording for Chevron</v>
       </c>
       <c r="B8" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C8" t="str">
-        <v>ISNetworld</v>
+        <v>CogniBox</v>
       </c>
       <c r="D8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="E8" t="str">
         <v>Waiting</v>
       </c>
       <c r="F8" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G8" t="str">
         <v>High</v>
       </c>
       <c r="H8" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-31</v>
       </c>
       <c r="I8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="J8" t="str">
-        <v>Field supervisor owes the updated roster.</v>
+        <v>Broker has the rejection notice and is revising wording.</v>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8" t="str">
         <v/>
       </c>
       <c r="M8" t="str">
         <v>No</v>
       </c>
       <c r="N8" t="str">
-        <v>Confirm whether the payroll export is ready for upload.</v>
+        <v>Missing additional insured and waiver wording.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Send COI renewal request</v>
+        <v>Follow up on signed MSA packet</v>
       </c>
       <c r="B9" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="C9" t="str">
-        <v>Veriforce</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D9" t="str">
-        <v>2026-06-28</v>
+        <v>2026-09-03</v>
       </c>
       <c r="E9" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F9" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G9" t="str">
-        <v>High</v>
+        <v>Normal</v>
       </c>
       <c r="H9" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="I9" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="J9" t="str">
-        <v/>
+        <v>Legal packet is still with customer.</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9" t="str">
         <v/>
       </c>
       <c r="M9" t="str">
         <v>No</v>
       </c>
       <c r="N9" t="str">
-        <v>Ask the broker for the renewed certificate before the review window gets tight.</v>
+        <v>Follow up before onboarding call.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Collect onboarding documents</v>
+        <v>Collect Sagebrush lift-plan roster</v>
       </c>
       <c r="B10" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="C10" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="D10" t="str">
-        <v>2026-06-29</v>
+        <v>2026-09-04</v>
       </c>
       <c r="E10" t="str">
-        <v>In Progress</v>
+        <v>Waiting</v>
       </c>
       <c r="F10" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G10" t="str">
         <v>Normal</v>
       </c>
       <c r="H10" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="I10" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="J10" t="str">
-        <v/>
+        <v>Field supervisor is gathering the crew list.</v>
       </c>
       <c r="K10" t="str">
         <v/>
       </c>
       <c r="L10" t="str">
         <v/>
       </c>
       <c r="M10" t="str">
         <v>No</v>
       </c>
       <c r="N10" t="str">
-        <v>Maya is gathering the first packet of customer-requested documents.</v>
+        <v>Regression-control task for a previously healthy customer.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Prepare Veriforce upload batch</v>
+        <v>Follow up with insurance broker</v>
       </c>
       <c r="B11" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Northline Energy</v>
       </c>
       <c r="C11" t="str">
-        <v>Veriforce</v>
+        <v>Avetta</v>
       </c>
       <c r="D11" t="str">
-        <v>2026-06-30</v>
+        <v>2026-09-05</v>
       </c>
       <c r="E11" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F11" t="str">
-        <v>Jordan Coordinator</v>
+        <v>Maya Admin</v>
       </c>
       <c r="G11" t="str">
-        <v>Normal</v>
+        <v>High</v>
       </c>
       <c r="H11" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="I11" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="J11" t="str">
-        <v/>
+        <v>Broker promised a revised certificate.</v>
       </c>
       <c r="K11" t="str">
-        <v/>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="L11" t="str">
-        <v/>
+        <v>Priya Nair</v>
       </c>
       <c r="M11" t="str">
         <v>No</v>
       </c>
       <c r="N11" t="str">
-        <v>Jordan is assembling the prepared files for upload.</v>
+        <v>Ask for the revised certificate.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Confirm drug program owner</v>
+        <v>Confirm subcontractor template with customer</v>
       </c>
       <c r="B12" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="C12" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D12" t="str">
-        <v>2026-06-30</v>
+        <v>2026-09-06</v>
       </c>
       <c r="E12" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F12" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G12" t="str">
         <v>Normal</v>
       </c>
       <c r="H12" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="I12" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="J12" t="str">
-        <v/>
+        <v>Customer is checking the preferred template.</v>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12" t="str">
         <v/>
       </c>
       <c r="M12" t="str">
         <v>No</v>
       </c>
       <c r="N12" t="str">
-        <v>Find the internal owner before sending the customer packet.</v>
+        <v>Normal customer-clarification loop.</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Replace expired drug policy</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D13" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="E13" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F13" t="str">
+        <v/>
+      </c>
+      <c r="G13" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H13" t="str">
+        <v/>
+      </c>
+      <c r="I13" t="str">
+        <v/>
+      </c>
+      <c r="J13" t="str">
+        <v/>
+      </c>
+      <c r="K13" t="str">
+        <v/>
+      </c>
+      <c r="L13" t="str">
+        <v/>
+      </c>
+      <c r="M13" t="str">
+        <v>No</v>
+      </c>
+      <c r="N13" t="str">
+        <v>Imported tracker showed expired copy.</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Upload EMR letter after safety approval</v>
+      </c>
+      <c r="B14" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="C14" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="D14" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Waiting</v>
+      </c>
+      <c r="F14" t="str">
+        <v/>
+      </c>
+      <c r="G14" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H14" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I14" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="J14" t="str">
+        <v>Safety manager is preparing the letter.</v>
+      </c>
+      <c r="K14" t="str">
+        <v/>
+      </c>
+      <c r="L14" t="str">
+        <v/>
+      </c>
+      <c r="M14" t="str">
+        <v>No</v>
+      </c>
+      <c r="N14" t="str">
+        <v>Upload after safety signs off.</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Upload OSHA 10 certificates</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D15" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="E15" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F15" t="str">
+        <v>Jordan Coordinator</v>
+      </c>
+      <c r="G15" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H15" t="str">
+        <v/>
+      </c>
+      <c r="I15" t="str">
+        <v/>
+      </c>
+      <c r="J15" t="str">
+        <v/>
+      </c>
+      <c r="K15" t="str">
+        <v>OSHA 10 Certificates</v>
+      </c>
+      <c r="L15" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M15" t="str">
+        <v>No</v>
+      </c>
+      <c r="N15" t="str">
+        <v>Needed for new site access.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Confirm certificate was received</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D16" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="E16" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F16" t="str">
+        <v/>
+      </c>
+      <c r="G16" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H16" t="str">
+        <v/>
+      </c>
+      <c r="I16" t="str">
+        <v/>
+      </c>
+      <c r="J16" t="str">
+        <v/>
+      </c>
+      <c r="K16" t="str">
+        <v/>
+      </c>
+      <c r="L16" t="str">
+        <v/>
+      </c>
+      <c r="M16" t="str">
+        <v>No</v>
+      </c>
+      <c r="N16" t="str">
+        <v>Call vendor onboarding if status has not changed.</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Confirm W-9 accepted in customer portal</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D17" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F17" t="str">
+        <v/>
+      </c>
+      <c r="G17" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H17" t="str">
+        <v/>
+      </c>
+      <c r="I17" t="str">
+        <v/>
+      </c>
+      <c r="J17" t="str">
+        <v/>
+      </c>
+      <c r="K17" t="str">
+        <v/>
+      </c>
+      <c r="L17" t="str">
+        <v/>
+      </c>
+      <c r="M17" t="str">
+        <v>No</v>
+      </c>
+      <c r="N17" t="str">
+        <v>Low risk; check after portal batch update.</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Monitor auto liability renewal</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D18" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F18" t="str">
+        <v/>
+      </c>
+      <c r="G18" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H18" t="str">
+        <v/>
+      </c>
+      <c r="I18" t="str">
+        <v/>
+      </c>
+      <c r="J18" t="str">
+        <v/>
+      </c>
+      <c r="K18" t="str">
+        <v/>
+      </c>
+      <c r="L18" t="str">
+        <v/>
+      </c>
+      <c r="M18" t="str">
+        <v>No</v>
+      </c>
+      <c r="N18" t="str">
+        <v>Certificate expires soon but no action is needed yet.</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Review next onboarding cycle</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="D19" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="E19" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F19" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="G19" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H19" t="str">
+        <v/>
+      </c>
+      <c r="I19" t="str">
+        <v/>
+      </c>
+      <c r="J19" t="str">
+        <v/>
+      </c>
+      <c r="K19" t="str">
+        <v>Northline onboarding packet</v>
+      </c>
+      <c r="L19" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M19" t="str">
+        <v>No</v>
+      </c>
+      <c r="N19" t="str">
+        <v>Low-priority planning item for later follow-up.</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Review next quarterly renewals</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Western Utility Partners</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D20" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="E20" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F20" t="str">
+        <v/>
+      </c>
+      <c r="G20" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H20" t="str">
+        <v/>
+      </c>
+      <c r="I20" t="str">
+        <v/>
+      </c>
+      <c r="J20" t="str">
+        <v/>
+      </c>
+      <c r="K20" t="str">
+        <v/>
+      </c>
+      <c r="L20" t="str">
+        <v/>
+      </c>
+      <c r="M20" t="str">
+        <v>No</v>
+      </c>
+      <c r="N20" t="str">
+        <v>Healthy account: routine renewal check.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:N12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N20"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V5"/>
+  <dimension ref="A1:Y23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -6311,868 +8129,2374 @@
       </c>
       <c r="O1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
+      <c r="W1" t="str">
+        <v>Metadata: Legacy Owner Email</v>
+      </c>
+      <c r="X1" t="str">
+        <v>Metadata: Legacy Portal ID</v>
+      </c>
+      <c r="Y1" t="str">
+        <v>Metadata: Customer-Specific Instructions</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Employee Training Roster</v>
+        <v>Drug and Alcohol Policy</v>
       </c>
       <c r="B2" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="E2" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F2" t="str">
-        <v>Training</v>
+        <v>Safety</v>
       </c>
       <c r="G2" t="str">
         <v>Expired</v>
       </c>
       <c r="H2" t="str">
         <v>Expired</v>
       </c>
       <c r="I2" t="str">
         <v>High Attention</v>
       </c>
       <c r="J2" t="str">
         <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="M2" t="str">
-        <v>Waiting on Employee</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N2" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-29</v>
       </c>
       <c r="O2" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="P2" t="str">
-        <v>Field supervisor has not sent the updated roster.</v>
+        <v>Policy owner needs to send the current revision.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Field supervisor is gathering updated employee training dates.</v>
+        <v>Expired copy was found in the imported tracker.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Employee Training Roster</v>
       </c>
       <c r="B3" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Summit Field Services Field Crew</v>
       </c>
       <c r="C3" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E3" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G3" t="str">
         <v>Expired</v>
       </c>
       <c r="H3" t="str">
-        <v>Expiring</v>
+        <v>Expired</v>
       </c>
       <c r="I3" t="str">
         <v>High Attention</v>
       </c>
       <c r="J3" t="str">
         <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2026-07-16</v>
+        <v>2026-08-29</v>
       </c>
       <c r="M3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N3" t="str">
-        <v/>
+        <v>2026-08-25</v>
       </c>
       <c r="O3" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P3" t="str">
-        <v/>
+        <v>Field roster owner needs to send the latest list.</v>
       </c>
       <c r="Q3" t="str">
-        <v>Renewal is inside the normal review window.</v>
+        <v>Administrative record only; confirm the requested roster with the customer.</v>
       </c>
       <c r="R3" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U3">
+        <v>3</v>
       </c>
       <c r="V3" t="str">
         <v/>
+      </c>
+      <c r="W3" t="str">
+        <v>marcus.reed@summitfieldservices.example</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Badlands Revised COI</v>
       </c>
       <c r="B4" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E4" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F4" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G4" t="str">
-        <v>Expiring</v>
+        <v>Expired</v>
       </c>
       <c r="H4" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="I4" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J4" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4" t="str">
-        <v>2026-08-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="M4" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N4" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="O4" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="P4" t="str">
-        <v/>
+        <v>Broker is preparing revised additional-insured wording after the customer rejected the first renewal.</v>
       </c>
       <c r="Q4" t="str">
-        <v>Roster was checked against the onboarding list.</v>
+        <v>Renewal is overdue and customer-specific wording still needs broker revision.</v>
       </c>
       <c r="R4" t="str">
         <v>Manual</v>
       </c>
       <c r="S4" t="str">
         <v/>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v/>
       </c>
       <c r="V4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Employee Training Roster</v>
+        <v>Chevron Revised COI</v>
       </c>
       <c r="B5" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C5" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D5" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E5" t="str">
-        <v>Avetta</v>
+        <v>CogniBox</v>
       </c>
       <c r="F5" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G5" t="str">
+        <v>Expired</v>
+      </c>
+      <c r="H5" t="str">
         <v>Expiring</v>
       </c>
-      <c r="H5" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J5" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5" t="str">
-        <v>2026-09-11</v>
+        <v>2026-09-07</v>
       </c>
       <c r="M5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N5" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O5" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P5" t="str">
-        <v/>
+        <v>Broker is correcting additional insured wording.</v>
       </c>
       <c r="Q5" t="str">
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Customer-specific certificate after the first portal rejection.</v>
       </c>
       <c r="R5" t="str">
         <v>Manual</v>
       </c>
       <c r="S5" t="str">
         <v/>
       </c>
       <c r="T5" t="str">
         <v/>
       </c>
       <c r="U5" t="str">
         <v/>
       </c>
       <c r="V5" t="str">
         <v/>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Site Access Badge List</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C6" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="F6" t="str">
+        <v>Training</v>
+      </c>
+      <c r="G6" t="str">
+        <v>Expired</v>
+      </c>
+      <c r="H6" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I6" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J6" t="str">
+        <v>Tracked expiration date has passed.</v>
+      </c>
+      <c r="K6" t="str">
+        <v/>
+      </c>
+      <c r="L6" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="M6" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N6" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="O6" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="P6" t="str">
+        <v>Operations is checking which badges are still active.</v>
+      </c>
+      <c r="Q6" t="str">
+        <v>One item due today; useful Today example without making the whole demo burn down.</v>
+      </c>
+      <c r="R6" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S6" t="str">
+        <v/>
+      </c>
+      <c r="T6" t="str">
+        <v/>
+      </c>
+      <c r="U6" t="str">
+        <v/>
+      </c>
+      <c r="V6" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Badlands Training Roster</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C7" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="E7" t="str">
+        <v>Avetta, ISNetworld</v>
+      </c>
+      <c r="F7" t="str">
+        <v>Training</v>
+      </c>
+      <c r="G7" t="str">
+        <v>Expired</v>
+      </c>
+      <c r="H7" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I7" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J7" t="str">
+        <v>Tracked expiration date has passed.</v>
+      </c>
+      <c r="K7" t="str">
+        <v/>
+      </c>
+      <c r="L7" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="M7" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="N7" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="O7" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="P7" t="str">
+        <v>Field supervisor is replacing three expired training dates before upload.</v>
+      </c>
+      <c r="Q7" t="str">
+        <v>Training warning window is shorter than insurance; this row keeps the validation seed category-specific.</v>
+      </c>
+      <c r="R7" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S7" t="str">
+        <v/>
+      </c>
+      <c r="T7" t="str">
+        <v/>
+      </c>
+      <c r="U7" t="str">
+        <v/>
+      </c>
+      <c r="V7" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Badlands Portal Recertification</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C8" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Badlands Utility Services</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Customer Portal, ISNetworld</v>
+      </c>
+      <c r="F8" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="G8" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H8" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I8" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J8" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K8" t="str">
+        <v/>
+      </c>
+      <c r="L8" t="str">
+        <v/>
+      </c>
+      <c r="M8" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N8" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="O8" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="P8" t="str">
+        <v>Renee is confirming two profile answers before the recertification can be submitted.</v>
+      </c>
+      <c r="Q8" t="str">
+        <v>Annual portal recertification came from the customer portal reminder.</v>
+      </c>
+      <c r="R8" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S8" t="str">
+        <v/>
+      </c>
+      <c r="T8" t="str">
+        <v/>
+      </c>
+      <c r="U8" t="str">
+        <v/>
+      </c>
+      <c r="V8" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Customer Safety Questionnaire</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C9" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Red Mesa Utilities, Summit Industrial Maintenance</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Contractor Compliance, Customer Portal, ISNetworld</v>
+      </c>
+      <c r="F9" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="G9" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H9" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I9" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J9" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K9" t="str">
+        <v/>
+      </c>
+      <c r="L9" t="str">
+        <v/>
+      </c>
+      <c r="M9" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="N9" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="O9" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="P9" t="str">
+        <v>Customer has not clarified which questionnaire version is required.</v>
+      </c>
+      <c r="Q9" t="str">
+        <v>Customer requested this item, but no due date was provided.</v>
+      </c>
+      <c r="R9" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S9" t="str">
+        <v/>
+      </c>
+      <c r="T9" t="str">
+        <v/>
+      </c>
+      <c r="U9" t="str">
+        <v/>
+      </c>
+      <c r="V9" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Metro Quarry Safety Program Summary</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="F10" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="G10" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H10" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I10" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J10" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K10" t="str">
+        <v/>
+      </c>
+      <c r="L10" t="str">
+        <v/>
+      </c>
+      <c r="M10" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N10" t="str">
+        <v>2026-08-30</v>
+      </c>
+      <c r="O10" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="P10" t="str">
+        <v>Felix is combining notes from the spreadsheet tracker and the customer email.</v>
+      </c>
+      <c r="Q10" t="str">
+        <v>Customer-specific program summary requested after portal review.</v>
+      </c>
+      <c r="R10" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S10" t="str">
+        <v/>
+      </c>
+      <c r="T10" t="str">
+        <v/>
+      </c>
+      <c r="U10" t="str">
+        <v/>
+      </c>
+      <c r="V10" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Metro Quarry Subcontractor Roster</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="F11" t="str">
+        <v>Business</v>
+      </c>
+      <c r="G11" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H11" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I11" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J11" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K11" t="str">
+        <v/>
+      </c>
+      <c r="L11" t="str">
+        <v/>
+      </c>
+      <c r="M11" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="N11" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="O11" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="P11" t="str">
+        <v>Customer asked whether the old spreadsheet format is still accepted.</v>
+      </c>
+      <c r="Q11" t="str">
+        <v>Format question is a normal but annoying customer-specific requirement issue.</v>
+      </c>
+      <c r="R11" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S11" t="str">
+        <v/>
+      </c>
+      <c r="T11" t="str">
+        <v/>
+      </c>
+      <c r="U11" t="str">
+        <v/>
+      </c>
+      <c r="V11" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Sagebrush Lift Plan Roster</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Sagebrush Renewables</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="F12" t="str">
+        <v>Training</v>
+      </c>
+      <c r="G12" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H12" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I12" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J12" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K12" t="str">
+        <v/>
+      </c>
+      <c r="L12" t="str">
+        <v/>
+      </c>
+      <c r="M12" t="str">
+        <v>Waiting on Employee</v>
+      </c>
+      <c r="N12" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="O12" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="P12" t="str">
+        <v>Victor is gathering the crew list for the new lift-plan requirement.</v>
+      </c>
+      <c r="Q12" t="str">
+        <v>Recently added requested item for an otherwise clean account.</v>
+      </c>
+      <c r="R12" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S12" t="str">
+        <v/>
+      </c>
+      <c r="T12" t="str">
+        <v/>
+      </c>
+      <c r="U12" t="str">
+        <v/>
+      </c>
+      <c r="V12" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Signed MSA</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Summit Industrial Maintenance</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Contractor Compliance</v>
+      </c>
+      <c r="F13" t="str">
+        <v>Contract</v>
+      </c>
+      <c r="G13" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H13" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I13" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J13" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K13" t="str">
+        <v/>
+      </c>
+      <c r="L13" t="str">
+        <v/>
+      </c>
+      <c r="M13" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="N13" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="O13" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="P13" t="str">
+        <v>Customer legal team has not returned the signature packet.</v>
+      </c>
+      <c r="Q13" t="str">
+        <v>Needed before profile can be marked complete.</v>
+      </c>
+      <c r="R13" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S13" t="str">
+        <v/>
+      </c>
+      <c r="T13" t="str">
+        <v/>
+      </c>
+      <c r="U13" t="str">
+        <v/>
+      </c>
+      <c r="V13" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Site Access Orientation Log</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C14" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Avetta, CogniBox</v>
+      </c>
+      <c r="F14" t="str">
+        <v>Training</v>
+      </c>
+      <c r="G14" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H14" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I14" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J14" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K14" t="str">
+        <v/>
+      </c>
+      <c r="L14" t="str">
+        <v/>
+      </c>
+      <c r="M14" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N14" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="O14" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="P14" t="str">
+        <v>Training coordinator is checking the remaining orientation completion dates.</v>
+      </c>
+      <c r="Q14" t="str">
+        <v>Used to track site-access readiness without duplicating the roster document.</v>
+      </c>
+      <c r="R14" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S14" t="str">
+        <v/>
+      </c>
+      <c r="T14" t="str">
+        <v/>
+      </c>
+      <c r="U14" t="str">
+        <v/>
+      </c>
+      <c r="V14" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Subcontractor List</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="E15" t="str">
+        <v>Contractor Compliance, Veriforce</v>
+      </c>
+      <c r="F15" t="str">
+        <v>Business</v>
+      </c>
+      <c r="G15" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="H15" t="str">
+        <v>Missing</v>
+      </c>
+      <c r="I15" t="str">
+        <v>High Attention</v>
+      </c>
+      <c r="J15" t="str">
+        <v>Document is marked missing.</v>
+      </c>
+      <c r="K15" t="str">
+        <v/>
+      </c>
+      <c r="L15" t="str">
+        <v/>
+      </c>
+      <c r="M15" t="str">
+        <v>Waiting on Customer</v>
+      </c>
+      <c r="N15" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="O15" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="P15" t="str">
+        <v>Customer asked for a revised format before upload.</v>
+      </c>
+      <c r="Q15" t="str">
+        <v>Waiting for format clarification before chasing the internal owner.</v>
+      </c>
+      <c r="R15" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S15" t="str">
+        <v/>
+      </c>
+      <c r="T15" t="str">
+        <v/>
+      </c>
+      <c r="U15" t="str">
+        <v/>
+      </c>
+      <c r="V15" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Metro Quarry COI Endorsement</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Metro Quarry Operations</v>
+      </c>
+      <c r="E16" t="str">
+        <v>CogniBox, Contractor Compliance</v>
+      </c>
+      <c r="F16" t="str">
+        <v>Insurance</v>
+      </c>
+      <c r="G16" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H16" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I16" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J16" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K16" t="str">
+        <v/>
+      </c>
+      <c r="L16" t="str">
+        <v>2026-09-13</v>
+      </c>
+      <c r="M16" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="N16" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="O16" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="P16" t="str">
+        <v>Broker has the requested waiver wording and quarry location language.</v>
+      </c>
+      <c r="Q16" t="str">
+        <v>Certificate is inside the warning window and blocked on customer-specific wording.</v>
+      </c>
+      <c r="R16" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S16" t="str">
+        <v/>
+      </c>
+      <c r="T16" t="str">
+        <v/>
+      </c>
+      <c r="U16" t="str">
+        <v/>
+      </c>
+      <c r="V16" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Background Check Roster</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="F17" t="str">
+        <v>Training</v>
+      </c>
+      <c r="G17" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H17" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I17" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J17" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K17" t="str">
+        <v/>
+      </c>
+      <c r="L17" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="M17" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N17" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="O17" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="P17" t="str">
+        <v>HR is confirming two employee records before upload.</v>
+      </c>
+      <c r="Q17" t="str">
+        <v>Normal reminder window; not a crisis.</v>
+      </c>
+      <c r="R17" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S17" t="str">
+        <v/>
+      </c>
+      <c r="T17" t="str">
+        <v/>
+      </c>
+      <c r="U17" t="str">
+        <v/>
+      </c>
+      <c r="V17" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Certificate of Insurance</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Apex Trenching LLC</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Subcontractor</v>
+      </c>
+      <c r="D18" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="F18" t="str">
+        <v>Insurance</v>
+      </c>
+      <c r="G18" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H18" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I18" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J18" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K18" t="str">
+        <v>2026-01-01</v>
+      </c>
+      <c r="L18" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="M18" t="str">
+        <v>Waiting on Broker</v>
+      </c>
+      <c r="N18" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="O18" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="P18" t="str">
+        <v>Broker is preparing the renewed certificate.</v>
+      </c>
+      <c r="Q18" t="str">
+        <v>OCR demo sample: Sidecar extracted policy dates, title, and category from a slightly tilted COI image.</v>
+      </c>
+      <c r="R18" t="str">
+        <v>Imported</v>
+      </c>
+      <c r="S18" t="str">
+        <v/>
+      </c>
+      <c r="T18" t="str">
+        <v>Documents</v>
+      </c>
+      <c r="U18">
+        <v>11</v>
+      </c>
+      <c r="V18" t="str">
+        <v/>
+      </c>
+      <c r="X18" t="str">
+        <v>AVETTA-NL-COI-2026</v>
+      </c>
+      <c r="Y18" t="str">
+        <v>Certificate holder wording must match Northline Energy onboarding packet.</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Auto Liability Certificate</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D19" t="str">
+        <v>Northline Energy, Pioneer Pipeline Services</v>
+      </c>
+      <c r="E19" t="str">
+        <v>Avetta, ISNetworld, Veriforce</v>
+      </c>
+      <c r="F19" t="str">
+        <v>Insurance</v>
+      </c>
+      <c r="G19" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H19" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I19" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J19" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K19" t="str">
+        <v/>
+      </c>
+      <c r="L19" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="M19" t="str">
+        <v>Not Waiting</v>
+      </c>
+      <c r="N19" t="str">
+        <v/>
+      </c>
+      <c r="O19" t="str">
+        <v/>
+      </c>
+      <c r="P19" t="str">
+        <v/>
+      </c>
+      <c r="Q19" t="str">
+        <v>Monitor upcoming renewal; typical warning window is 30 days.</v>
+      </c>
+      <c r="R19" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S19" t="str">
+        <v/>
+      </c>
+      <c r="T19" t="str">
+        <v/>
+      </c>
+      <c r="U19" t="str">
+        <v/>
+      </c>
+      <c r="V19" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Annual Safety Statistics Report</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D20" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="E20" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="F20" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="G20" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H20" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I20" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J20" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K20" t="str">
+        <v/>
+      </c>
+      <c r="L20" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="M20" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N20" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="O20" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="P20" t="str">
+        <v>Safety manager is compiling TRIR and DART details.</v>
+      </c>
+      <c r="Q20" t="str">
+        <v>Annual safety statistics requested for the ISNetworld review cycle.</v>
+      </c>
+      <c r="R20" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S20" t="str">
+        <v/>
+      </c>
+      <c r="T20" t="str">
+        <v/>
+      </c>
+      <c r="U20" t="str">
+        <v/>
+      </c>
+      <c r="V20" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Insurance Renewal Notice</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C21" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D21" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="E21" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="F21" t="str">
+        <v>Insurance</v>
+      </c>
+      <c r="G21" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H21" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I21" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J21" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K21" t="str">
+        <v/>
+      </c>
+      <c r="L21" t="str">
+        <v>2026-10-11</v>
+      </c>
+      <c r="M21" t="str">
+        <v>Not Waiting</v>
+      </c>
+      <c r="N21" t="str">
+        <v/>
+      </c>
+      <c r="O21" t="str">
+        <v/>
+      </c>
+      <c r="P21" t="str">
+        <v/>
+      </c>
+      <c r="Q21" t="str">
+        <v>Renewal is on the radar but outside the immediate scramble window.</v>
+      </c>
+      <c r="R21" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S21" t="str">
+        <v/>
+      </c>
+      <c r="T21" t="str">
+        <v/>
+      </c>
+      <c r="U21" t="str">
+        <v/>
+      </c>
+      <c r="V21" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>Pioneer Training Matrix</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C22" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="E22" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="F22" t="str">
+        <v>Training</v>
+      </c>
+      <c r="G22" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H22" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I22" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J22" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K22" t="str">
+        <v/>
+      </c>
+      <c r="L22" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="M22" t="str">
+        <v>Not Waiting</v>
+      </c>
+      <c r="N22" t="str">
+        <v/>
+      </c>
+      <c r="O22" t="str">
+        <v/>
+      </c>
+      <c r="P22" t="str">
+        <v/>
+      </c>
+      <c r="Q22" t="str">
+        <v>Training matrix is inside the normal review window, but not urgent yet.</v>
+      </c>
+      <c r="R22" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S22" t="str">
+        <v/>
+      </c>
+      <c r="T22" t="str">
+        <v/>
+      </c>
+      <c r="U22" t="str">
+        <v/>
+      </c>
+      <c r="V22" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>EMR Letter</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C23" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Chevron Contractors, High Plains Environmental</v>
+      </c>
+      <c r="E23" t="str">
+        <v>CogniBox, ISNetworld</v>
+      </c>
+      <c r="F23" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="G23" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H23" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I23" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J23" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K23" t="str">
+        <v/>
+      </c>
+      <c r="L23" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="M23" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N23" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="O23" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="P23" t="str">
+        <v>Safety manager is preparing the updated EMR letter.</v>
+      </c>
+      <c r="Q23" t="str">
+        <v>Upload the new EMR letter when received.</v>
+      </c>
+      <c r="R23" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S23" t="str">
+        <v/>
+      </c>
+      <c r="T23" t="str">
+        <v/>
+      </c>
+      <c r="U23" t="str">
+        <v/>
+      </c>
+      <c r="V23" t="str">
+        <v/>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:Y23"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Task Title</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Due Date</v>
       </c>
       <c r="E1" t="str">
         <v>Status</v>
       </c>
       <c r="F1" t="str">
         <v>Assigned To</v>
       </c>
       <c r="G1" t="str">
         <v>Priority</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Related Document</v>
       </c>
       <c r="L1" t="str">
         <v>Requested By</v>
       </c>
       <c r="M1" t="str">
         <v>Blocks Customer Progress</v>
       </c>
       <c r="N1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm portal contact before renewal packet goes out</v>
+        <v>Escalate Badlands COI renewal</v>
       </c>
       <c r="B2" t="str">
-        <v>Alder Creek Mechanical</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C2" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D2" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-31</v>
       </c>
       <c r="E2" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F2" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G2" t="str">
         <v>Urgent</v>
       </c>
       <c r="H2" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>Broker has the rejection notice but the renewal is already overdue.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
         <v/>
       </c>
       <c r="M2" t="str">
         <v>No</v>
       </c>
       <c r="N2" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Call broker, then update the customer before dispatch planning.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Prepare customer portal upload batch</v>
+        <v>Follow up on Metro Quarry endorsement wording</v>
       </c>
       <c r="B3" t="str">
-        <v>Brighton Quarry Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C3" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox</v>
       </c>
       <c r="D3" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E3" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F3" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G3" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H3" t="str">
-        <v/>
+        <v>2026-08-26</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>Broker is revising waiver wording for the quarry location.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
         <v/>
       </c>
       <c r="M3" t="str">
         <v>No</v>
       </c>
       <c r="N3" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Follow up because the portal review cannot move until the wording is corrected.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Review missing onboarding attachment</v>
+        <v>Review roster feedback in ISNetworld</v>
       </c>
       <c r="B4" t="str">
-        <v>Clearwater Traffic Control</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="C4" t="str">
-        <v>Customer Portal</v>
+        <v>ISNetworld</v>
       </c>
       <c r="D4" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-01</v>
       </c>
       <c r="E4" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F4" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G4" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H4" t="str">
-        <v/>
+        <v>2026-08-24</v>
       </c>
       <c r="I4" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>Portal review has not moved since the last roster upload.</v>
       </c>
       <c r="K4" t="str">
-        <v/>
+        <v>Employee Training Roster</v>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M4" t="str">
         <v>No</v>
       </c>
       <c r="N4" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Portal check is overdue and needs a real owner today.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Check overdue site-access task</v>
+        <v>Finish Badlands portal recertification answers</v>
       </c>
       <c r="B5" t="str">
-        <v>Denver Yard Maintenance</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="C5" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="D5" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E5" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F5" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G5" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
       <c r="I5" t="str">
         <v/>
       </c>
       <c r="J5" t="str">
         <v/>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5" t="str">
         <v/>
       </c>
       <c r="M5" t="str">
         <v>No</v>
       </c>
       <c r="N5" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Operations and safety answers need to be reconciled before portal submission.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Finish customer packet follow-up</v>
+        <v>Check employee orientation completion dates</v>
       </c>
       <c r="B6" t="str">
-        <v>Englewood Pump Services</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C6" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="D6" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E6" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F6" t="str">
         <v>Jordan Coordinator</v>
       </c>
       <c r="G6" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
       <c r="I6" t="str">
         <v/>
       </c>
       <c r="J6" t="str">
         <v/>
       </c>
       <c r="K6" t="str">
-        <v/>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="L6" t="str">
-        <v/>
+        <v>Maya Admin</v>
       </c>
       <c r="M6" t="str">
         <v>No</v>
       </c>
       <c r="N6" t="str">
-        <v>Jordan owns this customer-portal follow-up for the current review cycle.</v>
+        <v>Internal check before the roster is uploaded.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Confirm renewal packet owner</v>
+        <v>Reconcile Metro Quarry spreadsheet and portal notes</v>
       </c>
       <c r="B7" t="str">
-        <v>Zuni Water District</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="C7" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D7" t="str">
-        <v>2026-06-25</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E7" t="str">
-        <v>Open</v>
+        <v>In Progress</v>
       </c>
       <c r="F7" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G7" t="str">
-        <v>Urgent</v>
+        <v>High</v>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
       <c r="I7" t="str">
         <v/>
       </c>
       <c r="J7" t="str">
         <v/>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
         <v/>
       </c>
       <c r="M7" t="str">
         <v>No</v>
       </c>
       <c r="N7" t="str">
-        <v>Maya owns this customer-portal follow-up even though it sorts below Jordan's similar items in the global Today list.</v>
+        <v>The imported tracker and customer email disagree about which safety summary is required.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Check with field supervisor on roster</v>
+        <v>Obtain corrected COI wording for Chevron</v>
       </c>
       <c r="B8" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C8" t="str">
-        <v>ISNetworld</v>
+        <v>CogniBox</v>
       </c>
       <c r="D8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="E8" t="str">
         <v>Waiting</v>
       </c>
       <c r="F8" t="str">
-        <v>Jordan Coordinator</v>
+        <v/>
       </c>
       <c r="G8" t="str">
         <v>High</v>
       </c>
       <c r="H8" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-31</v>
       </c>
       <c r="I8" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="J8" t="str">
-        <v>Field supervisor owes the updated roster.</v>
+        <v>Broker has the rejection notice and is revising wording.</v>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8" t="str">
         <v/>
       </c>
       <c r="M8" t="str">
         <v>No</v>
       </c>
       <c r="N8" t="str">
-        <v>Confirm whether the payroll export is ready for upload.</v>
+        <v>Missing additional insured and waiver wording.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Send COI renewal request</v>
+        <v>Follow up on signed MSA packet</v>
       </c>
       <c r="B9" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="C9" t="str">
-        <v>Veriforce</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D9" t="str">
-        <v>2026-06-28</v>
+        <v>2026-09-03</v>
       </c>
       <c r="E9" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F9" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G9" t="str">
-        <v>High</v>
+        <v>Normal</v>
       </c>
       <c r="H9" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="I9" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="J9" t="str">
-        <v/>
+        <v>Legal packet is still with customer.</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9" t="str">
         <v/>
       </c>
       <c r="M9" t="str">
         <v>No</v>
       </c>
       <c r="N9" t="str">
-        <v>Ask the broker for the renewed certificate before the review window gets tight.</v>
+        <v>Follow up before onboarding call.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Collect onboarding documents</v>
+        <v>Collect Sagebrush lift-plan roster</v>
       </c>
       <c r="B10" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="C10" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="D10" t="str">
-        <v>2026-06-29</v>
+        <v>2026-09-04</v>
       </c>
       <c r="E10" t="str">
-        <v>In Progress</v>
+        <v>Waiting</v>
       </c>
       <c r="F10" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G10" t="str">
         <v>Normal</v>
       </c>
       <c r="H10" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="I10" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="J10" t="str">
-        <v/>
+        <v>Field supervisor is gathering the crew list.</v>
       </c>
       <c r="K10" t="str">
         <v/>
       </c>
       <c r="L10" t="str">
         <v/>
       </c>
       <c r="M10" t="str">
         <v>No</v>
       </c>
       <c r="N10" t="str">
-        <v>Maya is gathering the first packet of customer-requested documents.</v>
+        <v>Regression-control task for a previously healthy customer.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Prepare Veriforce upload batch</v>
+        <v>Follow up with insurance broker</v>
       </c>
       <c r="B11" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Northline Energy</v>
       </c>
       <c r="C11" t="str">
-        <v>Veriforce</v>
+        <v>Avetta</v>
       </c>
       <c r="D11" t="str">
-        <v>2026-06-30</v>
+        <v>2026-09-05</v>
       </c>
       <c r="E11" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F11" t="str">
-        <v>Jordan Coordinator</v>
+        <v>Maya Admin</v>
       </c>
       <c r="G11" t="str">
-        <v>Normal</v>
+        <v>High</v>
       </c>
       <c r="H11" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="I11" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="J11" t="str">
-        <v/>
+        <v>Broker promised a revised certificate.</v>
       </c>
       <c r="K11" t="str">
-        <v/>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="L11" t="str">
-        <v/>
+        <v>Priya Nair</v>
       </c>
       <c r="M11" t="str">
         <v>No</v>
       </c>
       <c r="N11" t="str">
-        <v>Jordan is assembling the prepared files for upload.</v>
+        <v>Ask for the revised certificate.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Confirm drug program owner</v>
+        <v>Confirm subcontractor template with customer</v>
       </c>
       <c r="B12" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="C12" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="D12" t="str">
-        <v>2026-06-30</v>
+        <v>2026-09-06</v>
       </c>
       <c r="E12" t="str">
-        <v>Open</v>
+        <v>Waiting</v>
       </c>
       <c r="F12" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G12" t="str">
         <v>Normal</v>
       </c>
       <c r="H12" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="I12" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="J12" t="str">
-        <v/>
+        <v>Customer is checking the preferred template.</v>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12" t="str">
         <v/>
       </c>
       <c r="M12" t="str">
         <v>No</v>
       </c>
       <c r="N12" t="str">
-        <v>Find the internal owner before sending the customer packet.</v>
+        <v>Normal customer-clarification loop.</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Replace expired drug policy</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D13" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="E13" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F13" t="str">
+        <v/>
+      </c>
+      <c r="G13" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H13" t="str">
+        <v/>
+      </c>
+      <c r="I13" t="str">
+        <v/>
+      </c>
+      <c r="J13" t="str">
+        <v/>
+      </c>
+      <c r="K13" t="str">
+        <v/>
+      </c>
+      <c r="L13" t="str">
+        <v/>
+      </c>
+      <c r="M13" t="str">
+        <v>No</v>
+      </c>
+      <c r="N13" t="str">
+        <v>Imported tracker showed expired copy.</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Upload EMR letter after safety approval</v>
+      </c>
+      <c r="B14" t="str">
+        <v>High Plains Environmental</v>
+      </c>
+      <c r="C14" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="D14" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Waiting</v>
+      </c>
+      <c r="F14" t="str">
+        <v/>
+      </c>
+      <c r="G14" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H14" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="I14" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="J14" t="str">
+        <v>Safety manager is preparing the letter.</v>
+      </c>
+      <c r="K14" t="str">
+        <v/>
+      </c>
+      <c r="L14" t="str">
+        <v/>
+      </c>
+      <c r="M14" t="str">
+        <v>No</v>
+      </c>
+      <c r="N14" t="str">
+        <v>Upload after safety signs off.</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Upload OSHA 10 certificates</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D15" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="E15" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F15" t="str">
+        <v>Jordan Coordinator</v>
+      </c>
+      <c r="G15" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H15" t="str">
+        <v/>
+      </c>
+      <c r="I15" t="str">
+        <v/>
+      </c>
+      <c r="J15" t="str">
+        <v/>
+      </c>
+      <c r="K15" t="str">
+        <v>OSHA 10 Certificates</v>
+      </c>
+      <c r="L15" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M15" t="str">
+        <v>No</v>
+      </c>
+      <c r="N15" t="str">
+        <v>Needed for new site access.</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Confirm certificate was received</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Clearwater Midstream</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D16" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="E16" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F16" t="str">
+        <v/>
+      </c>
+      <c r="G16" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H16" t="str">
+        <v/>
+      </c>
+      <c r="I16" t="str">
+        <v/>
+      </c>
+      <c r="J16" t="str">
+        <v/>
+      </c>
+      <c r="K16" t="str">
+        <v/>
+      </c>
+      <c r="L16" t="str">
+        <v/>
+      </c>
+      <c r="M16" t="str">
+        <v>No</v>
+      </c>
+      <c r="N16" t="str">
+        <v>Call vendor onboarding if status has not changed.</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Confirm W-9 accepted in customer portal</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Rocky Mountain Fabrication</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Customer Portal</v>
+      </c>
+      <c r="D17" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F17" t="str">
+        <v/>
+      </c>
+      <c r="G17" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H17" t="str">
+        <v/>
+      </c>
+      <c r="I17" t="str">
+        <v/>
+      </c>
+      <c r="J17" t="str">
+        <v/>
+      </c>
+      <c r="K17" t="str">
+        <v/>
+      </c>
+      <c r="L17" t="str">
+        <v/>
+      </c>
+      <c r="M17" t="str">
+        <v>No</v>
+      </c>
+      <c r="N17" t="str">
+        <v>Low risk; check after portal batch update.</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Monitor auto liability renewal</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Pioneer Pipeline Services</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D18" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F18" t="str">
+        <v/>
+      </c>
+      <c r="G18" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H18" t="str">
+        <v/>
+      </c>
+      <c r="I18" t="str">
+        <v/>
+      </c>
+      <c r="J18" t="str">
+        <v/>
+      </c>
+      <c r="K18" t="str">
+        <v/>
+      </c>
+      <c r="L18" t="str">
+        <v/>
+      </c>
+      <c r="M18" t="str">
+        <v>No</v>
+      </c>
+      <c r="N18" t="str">
+        <v>Certificate expires soon but no action is needed yet.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:N12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N18"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>Customers</vt:lpstr>
       <vt:lpstr>Contacts</vt:lpstr>
       <vt:lpstr>Platforms</vt:lpstr>
       <vt:lpstr>Documents</vt:lpstr>
       <vt:lpstr>Requested Items</vt:lpstr>
       <vt:lpstr>Tracked Parties</vt:lpstr>