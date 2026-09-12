--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V12"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -482,802 +482,542 @@
       </c>
       <c r="O1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
+      <c r="W1" t="str">
+        <v>Metadata: Legacy Portal ID</v>
+      </c>
+      <c r="X1" t="str">
+        <v>Metadata: Customer-Specific Instructions</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Badlands Training Roster</v>
       </c>
       <c r="B2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E2" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="F2" t="str">
         <v>Training</v>
       </c>
       <c r="G2" t="str">
+        <v>Expired</v>
+      </c>
+      <c r="H2" t="str">
         <v>Expiring</v>
       </c>
-      <c r="H2" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J2" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-11</v>
       </c>
       <c r="M2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N2" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="O2" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P2" t="str">
-        <v/>
+        <v>Field supervisor is replacing three expired training dates before upload.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Roster was checked against the onboarding list.</v>
+        <v>Training warning window is shorter than insurance; this row keeps the validation seed category-specific.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Employee Training Roster</v>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="B3" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E3" t="str">
-        <v>Avetta</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F3" t="str">
         <v>Training</v>
       </c>
       <c r="G3" t="str">
-        <v>Expiring</v>
+        <v>Missing</v>
       </c>
       <c r="H3" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I3" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J3" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2026-09-11</v>
+        <v/>
       </c>
       <c r="M3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N3" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="O3" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P3" t="str">
-        <v/>
+        <v>Training coordinator is checking the remaining orientation completion dates.</v>
       </c>
       <c r="Q3" t="str">
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Used to track site-access readiness without duplicating the roster document.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Background Check Roster</v>
       </c>
       <c r="B4" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E4" t="str">
         <v>Avetta</v>
       </c>
       <c r="F4" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G4" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H4" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I4" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J4" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4" t="str">
-        <v>2026-10-26</v>
+        <v>2026-09-16</v>
       </c>
       <c r="M4" t="str">
-        <v>Waiting on Broker</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N4" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-31</v>
       </c>
       <c r="O4" t="str">
-        <v>2026-07-02</v>
+        <v>2026-09-05</v>
       </c>
       <c r="P4" t="str">
-        <v>Broker is issuing the revised endorsement.</v>
+        <v>HR is confirming two employee records before upload.</v>
       </c>
       <c r="Q4" t="str">
-        <v>Broker confirmed revised endorsement is being issued.</v>
+        <v>Normal reminder window; not a crisis.</v>
       </c>
       <c r="R4" t="str">
         <v>Manual</v>
       </c>
       <c r="S4" t="str">
         <v/>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v/>
       </c>
       <c r="V4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>OSHA 10 Training Cards</v>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="B5" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="C5" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D5" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="E5" t="str">
         <v>Avetta</v>
       </c>
       <c r="F5" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G5" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H5" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I5" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J5" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K5" t="str">
-        <v/>
+        <v>2026-01-01</v>
       </c>
       <c r="L5" t="str">
-        <v>2026-12-25</v>
+        <v>2026-09-20</v>
       </c>
       <c r="M5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N5" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O5" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P5" t="str">
-        <v/>
+        <v>Broker is preparing the renewed certificate.</v>
       </c>
       <c r="Q5" t="str">
-        <v>Crew cards were reviewed during the annual check.</v>
+        <v>OCR demo sample: Sidecar extracted policy dates, title, and category from a slightly tilted COI image.</v>
       </c>
       <c r="R5" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S5" t="str">
-        <v/>
+        <v>sidecar-tenant-export.xlsx</v>
       </c>
       <c r="T5" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U5">
+        <v>11</v>
       </c>
       <c r="V5" t="str">
-        <v/>
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="W5" t="str">
+        <v>AVETTA-NL-COI-2026</v>
+      </c>
+      <c r="X5" t="str">
+        <v>Certificate holder wording must match Northline Energy onboarding packet.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Auto Liability Certificate</v>
       </c>
       <c r="B6" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C6" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D6" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Northline Energy, Pioneer Pipeline Services</v>
       </c>
       <c r="E6" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld, Veriforce</v>
       </c>
       <c r="F6" t="str">
         <v>Insurance</v>
       </c>
       <c r="G6" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H6" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I6" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J6" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K6" t="str">
         <v/>
       </c>
       <c r="L6" t="str">
-        <v>2027-02-03</v>
+        <v>2026-09-28</v>
       </c>
       <c r="M6" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N6" t="str">
         <v/>
       </c>
       <c r="O6" t="str">
         <v/>
       </c>
       <c r="P6" t="str">
         <v/>
       </c>
       <c r="Q6" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Monitor upcoming renewal; typical warning window is 30 days.</v>
       </c>
       <c r="R6" t="str">
         <v>Manual</v>
       </c>
       <c r="S6" t="str">
         <v/>
       </c>
       <c r="T6" t="str">
         <v/>
       </c>
       <c r="U6" t="str">
         <v/>
       </c>
       <c r="V6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>First Aid/CPR Certification</v>
+        <v>Front Range Training Matrix</v>
       </c>
       <c r="B7" t="str">
-        <v>Cole Ramirez</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C7" t="str">
-        <v>Employee</v>
+        <v>Internal Company</v>
       </c>
       <c r="D7" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E7" t="str">
         <v>Avetta</v>
       </c>
       <c r="F7" t="str">
         <v>Training</v>
       </c>
       <c r="G7" t="str">
         <v>Current</v>
       </c>
       <c r="H7" t="str">
         <v>Current</v>
       </c>
       <c r="I7" t="str">
         <v/>
       </c>
       <c r="J7" t="str">
         <v/>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
-        <v>2027-02-03</v>
+        <v>2026-12-07</v>
       </c>
       <c r="M7" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N7" t="str">
         <v/>
       </c>
       <c r="O7" t="str">
         <v/>
       </c>
       <c r="P7" t="str">
         <v/>
       </c>
       <c r="Q7" t="str">
-        <v>Named employee card is kept on hand for customer review.</v>
+        <v>Accepted training matrix on file.</v>
       </c>
       <c r="R7" t="str">
         <v>Manual</v>
       </c>
       <c r="S7" t="str">
         <v/>
       </c>
       <c r="T7" t="str">
         <v/>
       </c>
       <c r="U7" t="str">
         <v/>
       </c>
       <c r="V7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Certificate of Insurance</v>
+        <v>W-9</v>
       </c>
       <c r="B8" t="str">
-        <v>Workspace / primary company</v>
+        <v>Miller Concrete LLC</v>
       </c>
       <c r="C8" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D8" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Clearwater Midstream, Northline Energy, Rocky Mountain Fabrication, Sagebrush Renewables</v>
       </c>
       <c r="E8" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Contractor Compliance, Customer Portal, Veriforce</v>
       </c>
       <c r="F8" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G8" t="str">
         <v>Current</v>
       </c>
       <c r="H8" t="str">
         <v>Current</v>
       </c>
       <c r="I8" t="str">
         <v/>
       </c>
       <c r="J8" t="str">
         <v/>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8" t="str">
-        <v>2027-02-23</v>
+        <v/>
       </c>
       <c r="M8" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N8" t="str">
         <v/>
       </c>
       <c r="O8" t="str">
         <v/>
       </c>
       <c r="P8" t="str">
         <v/>
       </c>
       <c r="Q8" t="str">
-        <v>Current certificate is filed for the annual package.</v>
+        <v>Current signed copy on hand.</v>
       </c>
       <c r="R8" t="str">
         <v>Manual</v>
       </c>
       <c r="S8" t="str">
         <v/>
       </c>
       <c r="T8" t="str">
         <v/>
       </c>
       <c r="U8" t="str">
         <v/>
       </c>
       <c r="V8" t="str">
-        <v/>
-[...270 lines deleted...]
-      <c r="V12" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:X8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Documents</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 