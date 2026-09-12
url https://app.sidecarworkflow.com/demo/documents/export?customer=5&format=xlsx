--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -485,235 +485,235 @@
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Employee Training Roster</v>
+        <v>Auto Liability Certificate</v>
       </c>
       <c r="B2" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Northline Energy, Pioneer Pipeline Services</v>
       </c>
       <c r="E2" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld, Veriforce</v>
       </c>
       <c r="F2" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G2" t="str">
         <v>Expiring</v>
       </c>
       <c r="H2" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I2" t="str">
         <v>Medium Attention</v>
       </c>
       <c r="J2" t="str">
         <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-09-11</v>
+        <v>2026-09-28</v>
       </c>
       <c r="M2" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N2" t="str">
         <v/>
       </c>
       <c r="O2" t="str">
         <v/>
       </c>
       <c r="P2" t="str">
         <v/>
       </c>
       <c r="Q2" t="str">
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Monitor upcoming renewal; typical warning window is 30 days.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Pioneer Training Matrix</v>
       </c>
       <c r="B3" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Pioneer Pipeline Services</v>
       </c>
       <c r="E3" t="str">
-        <v>Avetta</v>
+        <v>Veriforce</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G3" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H3" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2027-02-03</v>
+        <v>2026-10-12</v>
       </c>
       <c r="M3" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N3" t="str">
         <v/>
       </c>
       <c r="O3" t="str">
         <v/>
       </c>
       <c r="P3" t="str">
         <v/>
       </c>
       <c r="Q3" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Training matrix is inside the normal review window, but not urgent yet.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>W-9</v>
+        <v>Safety Manual</v>
       </c>
       <c r="B4" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Pioneer Pipeline Services, Sagebrush Renewables</v>
       </c>
       <c r="E4" t="str">
-        <v>Avetta</v>
+        <v>Veriforce</v>
       </c>
       <c r="F4" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G4" t="str">
         <v>Current</v>
       </c>
       <c r="H4" t="str">
         <v>Current</v>
       </c>
       <c r="I4" t="str">
         <v/>
       </c>
       <c r="J4" t="str">
         <v/>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4" t="str">
-        <v/>
+        <v>2026-12-31</v>
       </c>
       <c r="M4" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N4" t="str">
         <v/>
       </c>
       <c r="O4" t="str">
         <v/>
       </c>
       <c r="P4" t="str">
         <v/>
       </c>
       <c r="Q4" t="str">
-        <v>Signed copy is filed with the customer record.</v>
+        <v>Accepted for routine customers; review annually.</v>
       </c>
       <c r="R4" t="str">
         <v>Manual</v>
       </c>
       <c r="S4" t="str">
         <v/>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v/>
       </c>
       <c r="V4" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>