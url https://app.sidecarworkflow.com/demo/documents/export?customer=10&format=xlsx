--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V4"/>
+  <dimension ref="A1:V3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -485,255 +485,187 @@
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Safety Manual</v>
+        <v>OSHA 300 Summary</v>
       </c>
       <c r="B2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E2" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="F2" t="str">
         <v>Safety</v>
       </c>
       <c r="G2" t="str">
         <v>Current</v>
       </c>
       <c r="H2" t="str">
         <v>Current</v>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>
       <c r="J2" t="str">
         <v/>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2027-01-04</v>
+        <v>2026-11-15</v>
       </c>
       <c r="M2" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N2" t="str">
         <v/>
       </c>
       <c r="O2" t="str">
         <v/>
       </c>
       <c r="P2" t="str">
         <v/>
       </c>
       <c r="Q2" t="str">
-        <v>Safety manual is filed for onboarding review.</v>
+        <v>Current annual summary is on file.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>ACH / Banking Form</v>
       </c>
       <c r="B3" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E3" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G3" t="str">
         <v>Current</v>
       </c>
       <c r="H3" t="str">
         <v>Current</v>
       </c>
       <c r="I3" t="str">
         <v/>
       </c>
       <c r="J3" t="str">
         <v/>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2027-01-19</v>
+        <v/>
       </c>
       <c r="M3" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N3" t="str">
         <v/>
       </c>
       <c r="O3" t="str">
         <v/>
       </c>
       <c r="P3" t="str">
         <v/>
       </c>
       <c r="Q3" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Current customer payment form on file.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
-        <v/>
-[...66 lines deleted...]
-      <c r="V4" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Documents</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 