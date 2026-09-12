--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V33"/>
+  <dimension ref="A1:Y29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -482,2230 +482,1976 @@
       </c>
       <c r="O1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
+      <c r="W1" t="str">
+        <v>Metadata: Legacy Owner Email</v>
+      </c>
+      <c r="X1" t="str">
+        <v>Metadata: Legacy Portal ID</v>
+      </c>
+      <c r="Y1" t="str">
+        <v>Metadata: Customer-Specific Instructions</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Employee Training Roster</v>
+        <v>Drug and Alcohol Policy</v>
       </c>
       <c r="B2" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Rocky Mountain Fabrication</v>
       </c>
       <c r="E2" t="str">
-        <v>ISNetworld</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F2" t="str">
-        <v>Training</v>
+        <v>Safety</v>
       </c>
       <c r="G2" t="str">
         <v>Expired</v>
       </c>
       <c r="H2" t="str">
         <v>Expired</v>
       </c>
       <c r="I2" t="str">
         <v>High Attention</v>
       </c>
       <c r="J2" t="str">
         <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-21</v>
       </c>
       <c r="M2" t="str">
-        <v>Waiting on Employee</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N2" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-29</v>
       </c>
       <c r="O2" t="str">
-        <v>2026-06-27</v>
+        <v>2026-09-03</v>
       </c>
       <c r="P2" t="str">
-        <v>Field supervisor has not sent the updated roster.</v>
+        <v>Policy owner needs to send the current revision.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Field supervisor is gathering updated employee training dates.</v>
+        <v>Expired copy was found in the imported tracker.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Employee Training Roster</v>
       </c>
       <c r="B3" t="str">
-        <v>Apex Trenching LLC</v>
+        <v>Summit Field Services Field Crew</v>
       </c>
       <c r="C3" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Red Mesa Utilities</v>
       </c>
       <c r="E3" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G3" t="str">
         <v>Expired</v>
       </c>
       <c r="H3" t="str">
-        <v>Expiring</v>
+        <v>Expired</v>
       </c>
       <c r="I3" t="str">
         <v>High Attention</v>
       </c>
       <c r="J3" t="str">
         <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2026-07-16</v>
+        <v>2026-08-29</v>
       </c>
       <c r="M3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N3" t="str">
-        <v/>
+        <v>2026-08-25</v>
       </c>
       <c r="O3" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P3" t="str">
-        <v/>
+        <v>Field roster owner needs to send the latest list.</v>
       </c>
       <c r="Q3" t="str">
-        <v>Renewal is inside the normal review window.</v>
+        <v>Administrative record only; confirm the requested roster with the customer.</v>
       </c>
       <c r="R3" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S3" t="str">
-        <v/>
+        <v>sidecar-tenant-export.xlsx</v>
       </c>
       <c r="T3" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U3">
+        <v>3</v>
       </c>
       <c r="V3" t="str">
-        <v/>
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="W3" t="str">
+        <v>marcus.reed@summitfieldservices.example</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Badlands Revised COI</v>
       </c>
       <c r="B4" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C4" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D4" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E4" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F4" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G4" t="str">
-        <v>Expiring</v>
+        <v>Expired</v>
       </c>
       <c r="H4" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="I4" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J4" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4" t="str">
-        <v>2026-08-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="M4" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N4" t="str">
-        <v/>
+        <v>2026-08-22</v>
       </c>
       <c r="O4" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="P4" t="str">
-        <v/>
+        <v>Broker is preparing revised additional-insured wording after the customer rejected the first renewal.</v>
       </c>
       <c r="Q4" t="str">
-        <v>Roster was checked against the onboarding list.</v>
+        <v>Renewal is overdue and customer-specific wording still needs broker revision.</v>
       </c>
       <c r="R4" t="str">
         <v>Manual</v>
       </c>
       <c r="S4" t="str">
         <v/>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v/>
       </c>
       <c r="V4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Employee Training Roster</v>
+        <v>Chevron Revised COI</v>
       </c>
       <c r="B5" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C5" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D5" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E5" t="str">
-        <v>Avetta</v>
+        <v>CogniBox</v>
       </c>
       <c r="F5" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G5" t="str">
+        <v>Expired</v>
+      </c>
+      <c r="H5" t="str">
         <v>Expiring</v>
       </c>
-      <c r="H5" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="str">
-        <v>Medium Attention</v>
+        <v>High Attention</v>
       </c>
       <c r="J5" t="str">
-        <v>Tracked expiration date is within 45 days.</v>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5" t="str">
-        <v>2026-09-11</v>
+        <v>2026-09-07</v>
       </c>
       <c r="M5" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N5" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O5" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P5" t="str">
-        <v/>
+        <v>Broker is correcting additional insured wording.</v>
       </c>
       <c r="Q5" t="str">
-        <v>Portal upload was completed after employee dates were checked.</v>
+        <v>Customer-specific certificate after the first portal rejection.</v>
       </c>
       <c r="R5" t="str">
         <v>Manual</v>
       </c>
       <c r="S5" t="str">
         <v/>
       </c>
       <c r="T5" t="str">
         <v/>
       </c>
       <c r="U5" t="str">
         <v/>
       </c>
       <c r="V5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Initial Training Roster</v>
+        <v>Site Access Badge List</v>
       </c>
       <c r="B6" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C6" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D6" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="E6" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F6" t="str">
         <v>Training</v>
       </c>
       <c r="G6" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="H6" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I6" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J6" t="str">
-        <v/>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K6" t="str">
         <v/>
       </c>
       <c r="L6" t="str">
-        <v>2026-09-26</v>
+        <v>2026-09-09</v>
       </c>
       <c r="M6" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N6" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="O6" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P6" t="str">
-        <v/>
+        <v>Operations is checking which badges are still active.</v>
       </c>
       <c r="Q6" t="str">
-        <v>Payroll export is being checked before the roster is finalized.</v>
+        <v>One item due today; useful Today example without making the whole demo burn down.</v>
       </c>
       <c r="R6" t="str">
         <v>Manual</v>
       </c>
       <c r="S6" t="str">
         <v/>
       </c>
       <c r="T6" t="str">
         <v/>
       </c>
       <c r="U6" t="str">
         <v/>
       </c>
       <c r="V6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Operator Qualification Roster</v>
+        <v>Badlands Training Roster</v>
       </c>
       <c r="B7" t="str">
-        <v>North Yard Crane Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C7" t="str">
-        <v>Other</v>
+        <v>Internal Company</v>
       </c>
       <c r="D7" t="str">
-        <v>Northstar Pipeline Maintenance</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E7" t="str">
-        <v>Veriforce</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="F7" t="str">
         <v>Training</v>
       </c>
       <c r="G7" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="H7" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I7" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J7" t="str">
-        <v/>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
-        <v>2026-10-16</v>
+        <v>2026-09-11</v>
       </c>
       <c r="M7" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N7" t="str">
-        <v/>
+        <v>2026-08-29</v>
       </c>
       <c r="O7" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P7" t="str">
-        <v/>
+        <v>Field supervisor is replacing three expired training dates before upload.</v>
       </c>
       <c r="Q7" t="str">
-        <v>Roster was reviewed during the last customer package check.</v>
+        <v>Training warning window is shorter than insurance; this row keeps the validation seed category-specific.</v>
       </c>
       <c r="R7" t="str">
         <v>Manual</v>
       </c>
       <c r="S7" t="str">
         <v/>
       </c>
       <c r="T7" t="str">
         <v/>
       </c>
       <c r="U7" t="str">
         <v/>
       </c>
       <c r="V7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Badlands Portal Recertification</v>
       </c>
       <c r="B8" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C8" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D8" t="str">
-        <v>Chevron Contractors</v>
+        <v>Badlands Utility Services</v>
       </c>
       <c r="E8" t="str">
-        <v>Avetta</v>
+        <v>Customer Portal, ISNetworld</v>
       </c>
       <c r="F8" t="str">
-        <v>Insurance</v>
+        <v>Safety</v>
       </c>
       <c r="G8" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H8" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I8" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J8" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8" t="str">
-        <v>2026-10-26</v>
+        <v/>
       </c>
       <c r="M8" t="str">
-        <v>Waiting on Broker</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N8" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-27</v>
       </c>
       <c r="O8" t="str">
-        <v>2026-07-02</v>
+        <v>2026-09-01</v>
       </c>
       <c r="P8" t="str">
-        <v>Broker is issuing the revised endorsement.</v>
+        <v>Renee is confirming two profile answers before the recertification can be submitted.</v>
       </c>
       <c r="Q8" t="str">
-        <v>Broker confirmed revised endorsement is being issued.</v>
+        <v>Annual portal recertification came from the customer portal reminder.</v>
       </c>
       <c r="R8" t="str">
         <v>Manual</v>
       </c>
       <c r="S8" t="str">
         <v/>
       </c>
       <c r="T8" t="str">
         <v/>
       </c>
       <c r="U8" t="str">
         <v/>
       </c>
       <c r="V8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Customer Safety Questionnaire</v>
       </c>
       <c r="B9" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C9" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D9" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Red Mesa Utilities, Summit Industrial Maintenance</v>
       </c>
       <c r="E9" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance, Customer Portal, ISNetworld</v>
       </c>
       <c r="F9" t="str">
-        <v>Training</v>
+        <v>Safety</v>
       </c>
       <c r="G9" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H9" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I9" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J9" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9" t="str">
-        <v>2026-10-26</v>
+        <v/>
       </c>
       <c r="M9" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N9" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="O9" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P9" t="str">
-        <v/>
+        <v>Customer has not clarified which questionnaire version is required.</v>
       </c>
       <c r="Q9" t="str">
-        <v>Roster was uploaded after the field lead confirmed attendees.</v>
+        <v>Customer requested this item, but no due date was provided.</v>
       </c>
       <c r="R9" t="str">
         <v>Manual</v>
       </c>
       <c r="S9" t="str">
         <v/>
       </c>
       <c r="T9" t="str">
         <v/>
       </c>
       <c r="U9" t="str">
         <v/>
       </c>
       <c r="V9" t="str">
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry Safety Program Summary</v>
       </c>
       <c r="B10" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C10" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D10" t="str">
-        <v>Red Mesa Utilities</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E10" t="str">
-        <v>ISNetworld</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F10" t="str">
-        <v>Insurance</v>
+        <v>Safety</v>
       </c>
       <c r="G10" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H10" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I10" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J10" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K10" t="str">
         <v/>
       </c>
       <c r="L10" t="str">
-        <v>2026-11-20</v>
+        <v/>
       </c>
       <c r="M10" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N10" t="str">
-        <v/>
+        <v>2026-08-30</v>
       </c>
       <c r="O10" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P10" t="str">
-        <v/>
+        <v>Felix is combining notes from the spreadsheet tracker and the customer email.</v>
       </c>
       <c r="Q10" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Customer-specific program summary requested after portal review.</v>
       </c>
       <c r="R10" t="str">
         <v>Manual</v>
       </c>
       <c r="S10" t="str">
         <v/>
       </c>
       <c r="T10" t="str">
         <v/>
       </c>
       <c r="U10" t="str">
         <v/>
       </c>
       <c r="V10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry Subcontractor Roster</v>
       </c>
       <c r="B11" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C11" t="str">
-        <v>Company</v>
+        <v>Internal Company</v>
       </c>
       <c r="D11" t="str">
-        <v>Harbor Lift Services</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E11" t="str">
-        <v>Veriforce</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F11" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G11" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H11" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I11" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J11" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K11" t="str">
         <v/>
       </c>
       <c r="L11" t="str">
-        <v>2026-11-30</v>
+        <v/>
       </c>
       <c r="M11" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N11" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O11" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P11" t="str">
-        <v/>
+        <v>Customer asked whether the old spreadsheet format is still accepted.</v>
       </c>
       <c r="Q11" t="str">
-        <v>Broker sent the updated certificate for portal upload.</v>
+        <v>Format question is a normal but annoying customer-specific requirement issue.</v>
       </c>
       <c r="R11" t="str">
         <v>Manual</v>
       </c>
       <c r="S11" t="str">
         <v/>
       </c>
       <c r="T11" t="str">
         <v/>
       </c>
       <c r="U11" t="str">
         <v/>
       </c>
       <c r="V11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>OSHA 10 Training Cards</v>
+        <v>Sagebrush Lift Plan Roster</v>
       </c>
       <c r="B12" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C12" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D12" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Sagebrush Renewables</v>
       </c>
       <c r="E12" t="str">
-        <v>Avetta</v>
+        <v>Veriforce</v>
       </c>
       <c r="F12" t="str">
         <v>Training</v>
       </c>
       <c r="G12" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H12" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I12" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J12" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12" t="str">
-        <v>2026-12-25</v>
+        <v/>
       </c>
       <c r="M12" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Employee</v>
       </c>
       <c r="N12" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="O12" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P12" t="str">
-        <v/>
+        <v>Victor is gathering the crew list for the new lift-plan requirement.</v>
       </c>
       <c r="Q12" t="str">
-        <v>Crew cards were reviewed during the annual check.</v>
+        <v>Recently added requested item for an otherwise clean account.</v>
       </c>
       <c r="R12" t="str">
         <v>Manual</v>
       </c>
       <c r="S12" t="str">
         <v/>
       </c>
       <c r="T12" t="str">
         <v/>
       </c>
       <c r="U12" t="str">
         <v/>
       </c>
       <c r="V12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Safety Manual</v>
+        <v>Signed MSA</v>
       </c>
       <c r="B13" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C13" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D13" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Summit Industrial Maintenance</v>
       </c>
       <c r="E13" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance</v>
       </c>
       <c r="F13" t="str">
-        <v>Safety</v>
+        <v>Contract</v>
       </c>
       <c r="G13" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H13" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I13" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J13" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K13" t="str">
         <v/>
       </c>
       <c r="L13" t="str">
-        <v>2027-01-04</v>
+        <v/>
       </c>
       <c r="M13" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N13" t="str">
-        <v/>
+        <v>2026-08-27</v>
       </c>
       <c r="O13" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P13" t="str">
-        <v/>
+        <v>Customer legal team has not returned the signature packet.</v>
       </c>
       <c r="Q13" t="str">
-        <v>Safety manual is filed for onboarding review.</v>
+        <v>Needed before profile can be marked complete.</v>
       </c>
       <c r="R13" t="str">
         <v>Manual</v>
       </c>
       <c r="S13" t="str">
         <v/>
       </c>
       <c r="T13" t="str">
         <v/>
       </c>
       <c r="U13" t="str">
         <v/>
       </c>
       <c r="V13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="B14" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C14" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D14" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E14" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F14" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G14" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H14" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I14" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J14" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K14" t="str">
         <v/>
       </c>
       <c r="L14" t="str">
-        <v>2027-01-09</v>
+        <v/>
       </c>
       <c r="M14" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N14" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="O14" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P14" t="str">
-        <v/>
+        <v>Training coordinator is checking the remaining orientation completion dates.</v>
       </c>
       <c r="Q14" t="str">
-        <v>Current certificate is filed for onboarding.</v>
+        <v>Used to track site-access readiness without duplicating the roster document.</v>
       </c>
       <c r="R14" t="str">
         <v>Manual</v>
       </c>
       <c r="S14" t="str">
         <v/>
       </c>
       <c r="T14" t="str">
         <v/>
       </c>
       <c r="U14" t="str">
         <v/>
       </c>
       <c r="V14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Subcontractor List</v>
       </c>
       <c r="B15" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C15" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D15" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Clearwater Midstream</v>
       </c>
       <c r="E15" t="str">
-        <v>Customer Portal</v>
+        <v>Contractor Compliance, Veriforce</v>
       </c>
       <c r="F15" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G15" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H15" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I15" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J15" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K15" t="str">
         <v/>
       </c>
       <c r="L15" t="str">
-        <v>2027-01-19</v>
+        <v/>
       </c>
       <c r="M15" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Customer</v>
       </c>
       <c r="N15" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="O15" t="str">
-        <v/>
+        <v>2026-09-06</v>
       </c>
       <c r="P15" t="str">
-        <v/>
+        <v>Customer asked for a revised format before upload.</v>
       </c>
       <c r="Q15" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Waiting for format clarification before chasing the internal owner.</v>
       </c>
       <c r="R15" t="str">
         <v>Manual</v>
       </c>
       <c r="S15" t="str">
         <v/>
       </c>
       <c r="T15" t="str">
         <v/>
       </c>
       <c r="U15" t="str">
         <v/>
       </c>
       <c r="V15" t="str">
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Metro Quarry COI Endorsement</v>
       </c>
       <c r="B16" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C16" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D16" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Metro Quarry Operations</v>
       </c>
       <c r="E16" t="str">
-        <v>Avetta</v>
+        <v>CogniBox, Contractor Compliance</v>
       </c>
       <c r="F16" t="str">
         <v>Insurance</v>
       </c>
       <c r="G16" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H16" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I16" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J16" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K16" t="str">
         <v/>
       </c>
       <c r="L16" t="str">
-        <v>2027-02-03</v>
+        <v>2026-09-13</v>
       </c>
       <c r="M16" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N16" t="str">
-        <v/>
+        <v>2026-08-26</v>
       </c>
       <c r="O16" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P16" t="str">
-        <v/>
+        <v>Broker has the requested waiver wording and quarry location language.</v>
       </c>
       <c r="Q16" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Certificate is inside the warning window and blocked on customer-specific wording.</v>
       </c>
       <c r="R16" t="str">
         <v>Manual</v>
       </c>
       <c r="S16" t="str">
         <v/>
       </c>
       <c r="T16" t="str">
         <v/>
       </c>
       <c r="U16" t="str">
         <v/>
       </c>
       <c r="V16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>First Aid/CPR Certification</v>
+        <v>Background Check Roster</v>
       </c>
       <c r="B17" t="str">
-        <v>Cole Ramirez</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C17" t="str">
-        <v>Employee</v>
+        <v>Internal Company</v>
       </c>
       <c r="D17" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E17" t="str">
         <v>Avetta</v>
       </c>
       <c r="F17" t="str">
         <v>Training</v>
       </c>
       <c r="G17" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H17" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I17" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J17" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K17" t="str">
         <v/>
       </c>
       <c r="L17" t="str">
-        <v>2027-02-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="M17" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N17" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O17" t="str">
-        <v/>
+        <v>2026-09-05</v>
       </c>
       <c r="P17" t="str">
-        <v/>
+        <v>HR is confirming two employee records before upload.</v>
       </c>
       <c r="Q17" t="str">
-        <v>Named employee card is kept on hand for customer review.</v>
+        <v>Normal reminder window; not a crisis.</v>
       </c>
       <c r="R17" t="str">
         <v>Manual</v>
       </c>
       <c r="S17" t="str">
         <v/>
       </c>
       <c r="T17" t="str">
         <v/>
       </c>
       <c r="U17" t="str">
         <v/>
       </c>
       <c r="V17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Certificate of Insurance</v>
       </c>
       <c r="B18" t="str">
-        <v>Workspace / primary company</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="C18" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D18" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="E18" t="str">
         <v>Avetta</v>
       </c>
       <c r="F18" t="str">
         <v>Insurance</v>
       </c>
       <c r="G18" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H18" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I18" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J18" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K18" t="str">
-        <v/>
+        <v>2026-01-01</v>
       </c>
       <c r="L18" t="str">
-        <v>2027-02-23</v>
+        <v>2026-09-20</v>
       </c>
       <c r="M18" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N18" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O18" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P18" t="str">
-        <v/>
+        <v>Broker is preparing the renewed certificate.</v>
       </c>
       <c r="Q18" t="str">
-        <v>Current certificate is filed for the annual package.</v>
+        <v>OCR demo sample: Sidecar extracted policy dates, title, and category from a slightly tilted COI image.</v>
       </c>
       <c r="R18" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S18" t="str">
-        <v/>
+        <v>sidecar-tenant-export.xlsx</v>
       </c>
       <c r="T18" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U18">
+        <v>11</v>
       </c>
       <c r="V18" t="str">
-        <v/>
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="X18" t="str">
+        <v>AVETTA-NL-COI-2026</v>
+      </c>
+      <c r="Y18" t="str">
+        <v>Certificate holder wording must match Northline Energy onboarding packet.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Auto Liability Certificate</v>
       </c>
       <c r="B19" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C19" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D19" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Northline Energy, Pioneer Pipeline Services</v>
       </c>
       <c r="E19" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, ISNetworld, Veriforce</v>
       </c>
       <c r="F19" t="str">
         <v>Insurance</v>
       </c>
       <c r="G19" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H19" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I19" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J19" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K19" t="str">
         <v/>
       </c>
       <c r="L19" t="str">
-        <v>2027-05-04</v>
+        <v>2026-09-28</v>
       </c>
       <c r="M19" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N19" t="str">
         <v/>
       </c>
       <c r="O19" t="str">
         <v/>
       </c>
       <c r="P19" t="str">
         <v/>
       </c>
       <c r="Q19" t="str">
-        <v>Current certificate is filed for the next review cycle.</v>
+        <v>Monitor upcoming renewal; typical warning window is 30 days.</v>
       </c>
       <c r="R19" t="str">
         <v>Manual</v>
       </c>
       <c r="S19" t="str">
         <v/>
       </c>
       <c r="T19" t="str">
         <v/>
       </c>
       <c r="U19" t="str">
         <v/>
       </c>
       <c r="V19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Safety Manual Acknowledgment</v>
+        <v>Annual Safety Statistics Report</v>
       </c>
       <c r="B20" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C20" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D20" t="str">
-        <v>Harbor Lift Services</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E20" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F20" t="str">
         <v>Safety</v>
       </c>
       <c r="G20" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H20" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I20" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J20" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K20" t="str">
         <v/>
       </c>
       <c r="L20" t="str">
-        <v/>
+        <v>2026-10-04</v>
       </c>
       <c r="M20" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N20" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="O20" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="P20" t="str">
-        <v/>
+        <v>Safety manager is compiling TRIR and DART details.</v>
       </c>
       <c r="Q20" t="str">
-        <v>Acknowledgment is ready to include with the portal packet.</v>
+        <v>Annual safety statistics requested for the ISNetworld review cycle.</v>
       </c>
       <c r="R20" t="str">
         <v>Manual</v>
       </c>
       <c r="S20" t="str">
         <v/>
       </c>
       <c r="T20" t="str">
         <v/>
       </c>
       <c r="U20" t="str">
         <v/>
       </c>
       <c r="V20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Insurance Renewal Notice</v>
       </c>
       <c r="B21" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C21" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D21" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E21" t="str">
-        <v>Avetta</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F21" t="str">
-        <v>Safety</v>
+        <v>Insurance</v>
       </c>
       <c r="G21" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H21" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I21" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J21" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K21" t="str">
         <v/>
       </c>
       <c r="L21" t="str">
-        <v/>
+        <v>2026-10-11</v>
       </c>
       <c r="M21" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N21" t="str">
         <v/>
       </c>
       <c r="O21" t="str">
         <v/>
       </c>
       <c r="P21" t="str">
         <v/>
       </c>
       <c r="Q21" t="str">
-        <v>Current questionnaire is filed with the renewal packet.</v>
+        <v>Renewal is on the radar but outside the immediate scramble window.</v>
       </c>
       <c r="R21" t="str">
         <v>Manual</v>
       </c>
       <c r="S21" t="str">
         <v/>
       </c>
       <c r="T21" t="str">
         <v/>
       </c>
       <c r="U21" t="str">
         <v/>
       </c>
       <c r="V21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Safety Questionnaire</v>
+        <v>Pioneer Training Matrix</v>
       </c>
       <c r="B22" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C22" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D22" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Pioneer Pipeline Services</v>
       </c>
       <c r="E22" t="str">
-        <v>ISNetworld</v>
+        <v>Veriforce</v>
       </c>
       <c r="F22" t="str">
-        <v>Safety</v>
+        <v>Training</v>
       </c>
       <c r="G22" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H22" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I22" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J22" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K22" t="str">
         <v/>
       </c>
       <c r="L22" t="str">
-        <v/>
+        <v>2026-10-12</v>
       </c>
       <c r="M22" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N22" t="str">
         <v/>
       </c>
       <c r="O22" t="str">
         <v/>
       </c>
       <c r="P22" t="str">
         <v/>
       </c>
       <c r="Q22" t="str">
-        <v>Revised questionnaire copy is filed; customer is reviewing the submitted answers.</v>
+        <v>Training matrix is inside the normal review window, but not urgent yet.</v>
       </c>
       <c r="R22" t="str">
         <v>Manual</v>
       </c>
       <c r="S22" t="str">
         <v/>
       </c>
       <c r="T22" t="str">
         <v/>
       </c>
       <c r="U22" t="str">
         <v/>
       </c>
       <c r="V22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Safety Questionnaire</v>
+        <v>EMR Letter</v>
       </c>
       <c r="B23" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C23" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D23" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Chevron Contractors, High Plains Environmental</v>
       </c>
       <c r="E23" t="str">
-        <v>ISNetworld</v>
+        <v>CogniBox, ISNetworld</v>
       </c>
       <c r="F23" t="str">
         <v>Safety</v>
       </c>
       <c r="G23" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H23" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I23" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J23" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K23" t="str">
         <v/>
       </c>
       <c r="L23" t="str">
-        <v/>
+        <v>2026-10-14</v>
       </c>
       <c r="M23" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N23" t="str">
-        <v/>
+        <v>2026-09-01</v>
       </c>
       <c r="O23" t="str">
-        <v/>
+        <v>2026-09-04</v>
       </c>
       <c r="P23" t="str">
-        <v/>
+        <v>Safety manager is preparing the updated EMR letter.</v>
       </c>
       <c r="Q23" t="str">
-        <v>Routine questionnaire is filed with the account record.</v>
+        <v>Upload the new EMR letter when received.</v>
       </c>
       <c r="R23" t="str">
         <v>Manual</v>
       </c>
       <c r="S23" t="str">
         <v/>
       </c>
       <c r="T23" t="str">
         <v/>
       </c>
       <c r="U23" t="str">
         <v/>
       </c>
       <c r="V23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>W-9</v>
+        <v>OSHA 300 Summary</v>
       </c>
       <c r="B24" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C24" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D24" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E24" t="str">
-        <v>Avetta</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F24" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G24" t="str">
         <v>Current</v>
       </c>
       <c r="H24" t="str">
         <v>Current</v>
       </c>
       <c r="I24" t="str">
         <v/>
       </c>
       <c r="J24" t="str">
         <v/>
       </c>
       <c r="K24" t="str">
         <v/>
       </c>
       <c r="L24" t="str">
-        <v/>
+        <v>2026-11-15</v>
       </c>
       <c r="M24" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N24" t="str">
         <v/>
       </c>
       <c r="O24" t="str">
         <v/>
       </c>
       <c r="P24" t="str">
         <v/>
       </c>
       <c r="Q24" t="str">
-        <v>Signed copy is filed with the customer package.</v>
+        <v>Current annual summary is on file.</v>
       </c>
       <c r="R24" t="str">
         <v>Manual</v>
       </c>
       <c r="S24" t="str">
         <v/>
       </c>
       <c r="T24" t="str">
         <v/>
       </c>
       <c r="U24" t="str">
         <v/>
       </c>
       <c r="V24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>W-9</v>
+        <v>Front Range Training Matrix</v>
       </c>
       <c r="B25" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C25" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D25" t="str">
-        <v>Pine Valley Utilities</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E25" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta</v>
       </c>
       <c r="F25" t="str">
-        <v>Business</v>
+        <v>Training</v>
       </c>
       <c r="G25" t="str">
         <v>Current</v>
       </c>
       <c r="H25" t="str">
         <v>Current</v>
       </c>
       <c r="I25" t="str">
         <v/>
       </c>
       <c r="J25" t="str">
         <v/>
       </c>
       <c r="K25" t="str">
         <v/>
       </c>
       <c r="L25" t="str">
-        <v/>
+        <v>2026-12-07</v>
       </c>
       <c r="M25" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N25" t="str">
         <v/>
       </c>
       <c r="O25" t="str">
         <v/>
       </c>
       <c r="P25" t="str">
         <v/>
       </c>
       <c r="Q25" t="str">
-        <v>Signed copy was received with the onboarding packet.</v>
+        <v>Accepted training matrix on file.</v>
       </c>
       <c r="R25" t="str">
         <v>Manual</v>
       </c>
       <c r="S25" t="str">
         <v/>
       </c>
       <c r="T25" t="str">
         <v/>
       </c>
       <c r="U25" t="str">
         <v/>
       </c>
       <c r="V25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>W-9</v>
+        <v>High Plains Drug and Alcohol Policy</v>
       </c>
       <c r="B26" t="str">
-        <v>Reyes Electrical Services</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C26" t="str">
-        <v>Company</v>
+        <v>Internal Company</v>
       </c>
       <c r="D26" t="str">
-        <v>Harbor Lift Services</v>
+        <v>High Plains Environmental</v>
       </c>
       <c r="E26" t="str">
-        <v>Veriforce</v>
+        <v>ISNetworld</v>
       </c>
       <c r="F26" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G26" t="str">
         <v>Current</v>
       </c>
       <c r="H26" t="str">
         <v>Current</v>
       </c>
       <c r="I26" t="str">
         <v/>
       </c>
       <c r="J26" t="str">
         <v/>
       </c>
       <c r="K26" t="str">
         <v/>
       </c>
       <c r="L26" t="str">
-        <v/>
+        <v>2026-12-29</v>
       </c>
       <c r="M26" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N26" t="str">
         <v/>
       </c>
       <c r="O26" t="str">
         <v/>
       </c>
       <c r="P26" t="str">
         <v/>
       </c>
       <c r="Q26" t="str">
-        <v>Signed copy is filed with the customer record. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Policy accepted during the last ISNetworld review.</v>
       </c>
       <c r="R26" t="str">
         <v>Manual</v>
       </c>
       <c r="S26" t="str">
         <v/>
       </c>
       <c r="T26" t="str">
         <v/>
       </c>
       <c r="U26" t="str">
         <v/>
       </c>
       <c r="V26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>W-9</v>
+        <v>Safety Manual</v>
       </c>
       <c r="B27" t="str">
-        <v>Miller Concrete LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C27" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D27" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Pioneer Pipeline Services, Sagebrush Renewables</v>
       </c>
       <c r="E27" t="str">
-        <v>Customer Portal</v>
+        <v>Veriforce</v>
       </c>
       <c r="F27" t="str">
-        <v>Business</v>
+        <v>Safety</v>
       </c>
       <c r="G27" t="str">
         <v>Current</v>
       </c>
       <c r="H27" t="str">
         <v>Current</v>
       </c>
       <c r="I27" t="str">
         <v/>
       </c>
       <c r="J27" t="str">
         <v/>
       </c>
       <c r="K27" t="str">
         <v/>
       </c>
       <c r="L27" t="str">
-        <v/>
+        <v>2026-12-31</v>
       </c>
       <c r="M27" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N27" t="str">
         <v/>
       </c>
       <c r="O27" t="str">
         <v/>
       </c>
       <c r="P27" t="str">
         <v/>
       </c>
       <c r="Q27" t="str">
-        <v>Signed copy was received with the new vendor packet. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Accepted for routine customers; review annually.</v>
       </c>
       <c r="R27" t="str">
         <v>Manual</v>
       </c>
       <c r="S27" t="str">
         <v/>
       </c>
       <c r="T27" t="str">
         <v/>
       </c>
       <c r="U27" t="str">
         <v/>
       </c>
       <c r="V27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>W-9</v>
+        <v>ACH / Banking Form</v>
       </c>
       <c r="B28" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C28" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D28" t="str">
-        <v>Skyline Mechanical</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E28" t="str">
-        <v>Avetta</v>
+        <v>Customer Portal</v>
       </c>
       <c r="F28" t="str">
         <v>Business</v>
       </c>
       <c r="G28" t="str">
         <v>Current</v>
       </c>
       <c r="H28" t="str">
         <v>Current</v>
       </c>
       <c r="I28" t="str">
         <v/>
       </c>
       <c r="J28" t="str">
         <v/>
       </c>
       <c r="K28" t="str">
         <v/>
       </c>
       <c r="L28" t="str">
         <v/>
       </c>
       <c r="M28" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N28" t="str">
         <v/>
       </c>
       <c r="O28" t="str">
         <v/>
       </c>
       <c r="P28" t="str">
         <v/>
       </c>
       <c r="Q28" t="str">
-        <v>Signed copy is filed with the customer record.</v>
+        <v>Current customer payment form on file.</v>
       </c>
       <c r="R28" t="str">
         <v>Manual</v>
       </c>
       <c r="S28" t="str">
         <v/>
       </c>
       <c r="T28" t="str">
         <v/>
       </c>
       <c r="U28" t="str">
         <v/>
       </c>
       <c r="V28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>W-9</v>
       </c>
       <c r="B29" t="str">
         <v>Miller Concrete LLC</v>
       </c>
       <c r="C29" t="str">
         <v>Subcontractor</v>
       </c>
       <c r="D29" t="str">
-        <v>Foothill Energy Cooperative</v>
+        <v>Clearwater Midstream, Northline Energy, Rocky Mountain Fabrication, Sagebrush Renewables</v>
       </c>
       <c r="E29" t="str">
-        <v>ISNetworld</v>
+        <v>Avetta, Contractor Compliance, Customer Portal, Veriforce</v>
       </c>
       <c r="F29" t="str">
         <v>Business</v>
       </c>
       <c r="G29" t="str">
         <v>Current</v>
       </c>
       <c r="H29" t="str">
         <v>Current</v>
       </c>
       <c r="I29" t="str">
         <v/>
       </c>
       <c r="J29" t="str">
         <v/>
       </c>
       <c r="K29" t="str">
         <v/>
       </c>
       <c r="L29" t="str">
         <v/>
       </c>
       <c r="M29" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N29" t="str">
         <v/>
       </c>
       <c r="O29" t="str">
         <v/>
       </c>
       <c r="P29" t="str">
         <v/>
       </c>
       <c r="Q29" t="str">
-        <v>Signed copy is filed with the customer record. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Current signed copy on hand.</v>
       </c>
       <c r="R29" t="str">
         <v>Manual</v>
       </c>
       <c r="S29" t="str">
         <v/>
       </c>
       <c r="T29" t="str">
         <v/>
       </c>
       <c r="U29" t="str">
         <v/>
       </c>
       <c r="V29" t="str">
-        <v/>
-[...270 lines deleted...]
-      <c r="V33" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V33"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:Y29"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Documents</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 