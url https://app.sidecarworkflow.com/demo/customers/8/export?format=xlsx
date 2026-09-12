--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -436,182 +436,190 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B2" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Veriforce</v>
       </c>
       <c r="C2" t="str">
-        <v>Broker clarification example. Revised endorsement wording is in progress with a future check-in.</v>
+        <v>New site-access requirements are being gathered.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Contact Name</v>
       </c>
       <c r="C1" t="str">
         <v>Contact Email</v>
       </c>
       <c r="D1" t="str">
         <v>Phone</v>
       </c>
       <c r="E1" t="str">
         <v>Contact Type</v>
       </c>
       <c r="F1" t="str">
         <v>Primary</v>
       </c>
       <c r="G1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B2" t="str">
-        <v>Nora Patel</v>
+        <v>Maria Lopez</v>
       </c>
       <c r="C2" t="str">
-        <v>nora.patel@gulfcoastbroker.example</v>
+        <v>maria.lopez@summitfieldservices.example</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
-        <v>Broker</v>
+        <v>Employee</v>
       </c>
       <c r="F2" t="str">
         <v>Yes</v>
       </c>
       <c r="G2" t="str">
-        <v>Broker contact for revised wording.</v>
+        <v>Training roster owner.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="B3" t="str">
-        <v>Allison Kemp</v>
+        <v>Carmen Ruiz</v>
       </c>
       <c r="C3" t="str">
-        <v>allison.kemp@chevroncontractors.example</v>
+        <v>carmen.ruiz@summitfieldservices.example</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
-        <v>Customer</v>
+        <v>Internal Team</v>
       </c>
       <c r="F3" t="str">
         <v>Yes</v>
       </c>
       <c r="G3" t="str">
-        <v>Onboarding contact.</v>
+        <v>Compliance coordinator for orientation follow-up.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Platform Name</v>
       </c>
       <c r="B1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Avetta</v>
       </c>
       <c r="B2" t="str">
-        <v>Used for customer portal tracking and review reminders.</v>
+        <v>Customer-managed credentialing portal.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Administrative tracking only.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V4"/>
+  <dimension ref="A1:V3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -642,268 +650,289 @@
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Site Orientation Roster</v>
+        <v>Background Check Roster</v>
       </c>
       <c r="B2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E2" t="str">
         <v>Avetta</v>
       </c>
       <c r="F2" t="str">
         <v>Training</v>
       </c>
       <c r="G2" t="str">
         <v>Expiring</v>
       </c>
       <c r="H2" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I2" t="str">
         <v>Medium Attention</v>
       </c>
       <c r="J2" t="str">
         <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-16</v>
       </c>
       <c r="M2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N2" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O2" t="str">
-        <v/>
+        <v>2026-09-05</v>
       </c>
       <c r="P2" t="str">
-        <v/>
+        <v>HR is confirming two employee records before upload.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Roster was checked against the onboarding list.</v>
+        <v>Normal reminder window; not a crisis.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>Front Range Training Matrix</v>
       </c>
       <c r="B3" t="str">
-        <v>Blue Mesa Traffic Control LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Chevron Contractors</v>
+        <v>Front Range Construction</v>
       </c>
       <c r="E3" t="str">
         <v>Avetta</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Training</v>
       </c>
       <c r="G3" t="str">
         <v>Current</v>
       </c>
       <c r="H3" t="str">
         <v>Current</v>
       </c>
       <c r="I3" t="str">
         <v/>
       </c>
       <c r="J3" t="str">
         <v/>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2026-10-26</v>
+        <v>2026-12-07</v>
       </c>
       <c r="M3" t="str">
-        <v>Waiting on Broker</v>
+        <v>Not Waiting</v>
       </c>
       <c r="N3" t="str">
-        <v>2026-06-26</v>
+        <v/>
       </c>
       <c r="O3" t="str">
-        <v>2026-07-02</v>
+        <v/>
       </c>
       <c r="P3" t="str">
-        <v>Broker is issuing the revised endorsement.</v>
+        <v/>
       </c>
       <c r="Q3" t="str">
-        <v>Broker confirmed revised endorsement is being issued.</v>
+        <v>Accepted training matrix on file.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
         <v/>
       </c>
     </row>
-    <row r="4">
-[...66 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Task Title</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Platforms</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Due Date</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Status</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Assigned To</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Priority</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Waiting Since</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Follow-up Date</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Waiting Note</v>
+      </c>
+      <c r="K1" t="str">
+        <v>Related Document</v>
+      </c>
+      <c r="L1" t="str">
+        <v>Requested By</v>
+      </c>
+      <c r="M1" t="str">
+        <v>Blocks Customer Progress</v>
+      </c>
+      <c r="N1" t="str">
+        <v>Notes</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>Upload OSHA 10 certificates</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Front Range Construction</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Veriforce</v>
+      </c>
+      <c r="D2" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="E2" t="str">
+        <v>In Progress</v>
+      </c>
+      <c r="F2" t="str">
+        <v>Jordan Coordinator</v>
+      </c>
+      <c r="G2" t="str">
+        <v>Normal</v>
+      </c>
+      <c r="H2" t="str">
+        <v/>
+      </c>
+      <c r="I2" t="str">
+        <v/>
+      </c>
+      <c r="J2" t="str">
+        <v/>
+      </c>
+      <c r="K2" t="str">
+        <v>OSHA 10 Certificates</v>
+      </c>
+      <c r="L2" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M2" t="str">
+        <v>No</v>
+      </c>
+      <c r="N2" t="str">
+        <v>Needed for new site access.</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Customer Summary</vt:lpstr>
       <vt:lpstr>Contacts</vt:lpstr>
       <vt:lpstr>Platforms</vt:lpstr>
       <vt:lpstr>Documents</vt:lpstr>
       <vt:lpstr>Tasks</vt:lpstr>
     </vt:vector>