--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -436,159 +436,236 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B2" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="C2" t="str">
-        <v>Early onboarding account. The first customer package is still being gathered.</v>
+        <v>Active onboarding issue: revised insurance wording is under review.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Contact Name</v>
       </c>
       <c r="C1" t="str">
         <v>Contact Email</v>
       </c>
       <c r="D1" t="str">
         <v>Phone</v>
       </c>
       <c r="E1" t="str">
         <v>Contact Type</v>
       </c>
       <c r="F1" t="str">
         <v>Primary</v>
       </c>
       <c r="G1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="B2" t="str">
-        <v>Rita Chen</v>
+        <v>Sarah Jenkins</v>
       </c>
       <c r="C2" t="str">
-        <v>rita.chen@mesacounty.example</v>
+        <v>sarah.jenkins@rockymountaininsurance.com</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
-        <v>Customer</v>
+        <v>Broker</v>
       </c>
       <c r="F2" t="str">
         <v>Yes</v>
       </c>
       <c r="G2" t="str">
-        <v>Facilities compliance inbox.</v>
+        <v>COI wording and endorsement updates.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Megan Hart</v>
+      </c>
+      <c r="C3" t="str">
+        <v>megan.hart@chevron.example</v>
+      </c>
+      <c r="D3" t="str">
+        <v/>
+      </c>
+      <c r="E3" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="F3" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Vendor coordinator for customer-side approvals.</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Alicia Gomez</v>
+      </c>
+      <c r="C4" t="str">
+        <v>alicia.gomez@summitfieldservices.example</v>
+      </c>
+      <c r="D4" t="str">
+        <v/>
+      </c>
+      <c r="E4" t="str">
+        <v>Employee</v>
+      </c>
+      <c r="F4" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G4" t="str">
+        <v>Crew lead coordinating orientation roster updates.</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="B5" t="str">
+        <v>CogniBox Review Team</v>
+      </c>
+      <c r="C5" t="str">
+        <v>notifications@cognibox.example</v>
+      </c>
+      <c r="D5" t="str">
+        <v/>
+      </c>
+      <c r="E5" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="F5" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G5" t="str">
+        <v>Portal rejection and review notices.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G5"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Platform Name</v>
       </c>
       <c r="B1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="B2" t="str">
-        <v>Direct customer upload portal used for smaller accounts.</v>
+        <v>Customer-managed credentialing portal.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>CogniBox</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Customer portal for document review and approvals.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V3"/>
+  <dimension ref="A1:V4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -619,289 +696,401 @@
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Initial Training Roster</v>
+        <v>Chevron Revised COI</v>
       </c>
       <c r="B2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E2" t="str">
-        <v>Customer Portal</v>
+        <v>CogniBox</v>
       </c>
       <c r="F2" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G2" t="str">
-        <v>Current</v>
+        <v>Expired</v>
       </c>
       <c r="H2" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>Tracked expiration date has passed.</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2026-09-26</v>
+        <v>2026-09-07</v>
       </c>
       <c r="M2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N2" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O2" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P2" t="str">
-        <v/>
+        <v>Broker is correcting additional insured wording.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Payroll export is being checked before the roster is finalized.</v>
+        <v>Customer-specific certificate after the first portal rejection.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>W-9</v>
+        <v>Site Access Orientation Log</v>
       </c>
       <c r="B3" t="str">
-        <v>Miller Concrete LLC</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
-        <v>Subcontractor</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="E3" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta, CogniBox</v>
       </c>
       <c r="F3" t="str">
-        <v>Business</v>
+        <v>Training</v>
       </c>
       <c r="G3" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="H3" t="str">
-        <v>Current</v>
+        <v>Missing</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>High Attention</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>Document is marked missing.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
         <v/>
       </c>
       <c r="M3" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Internal Team</v>
       </c>
       <c r="N3" t="str">
-        <v/>
+        <v>2026-08-28</v>
       </c>
       <c r="O3" t="str">
-        <v/>
+        <v>2026-09-02</v>
       </c>
       <c r="P3" t="str">
-        <v/>
+        <v>Training coordinator is checking the remaining orientation completion dates.</v>
       </c>
       <c r="Q3" t="str">
-        <v>Signed copy was received with the new vendor packet. W-9s do not expire; this is kept as an on-file tax record.</v>
+        <v>Used to track site-access readiness without duplicating the roster document.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
         <v/>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>EMR Letter</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Workspace / primary company</v>
+      </c>
+      <c r="C4" t="str">
+        <v>Internal Company</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Chevron Contractors, High Plains Environmental</v>
+      </c>
+      <c r="E4" t="str">
+        <v>CogniBox, ISNetworld</v>
+      </c>
+      <c r="F4" t="str">
+        <v>Safety</v>
+      </c>
+      <c r="G4" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="H4" t="str">
+        <v>Expiring</v>
+      </c>
+      <c r="I4" t="str">
+        <v>Medium Attention</v>
+      </c>
+      <c r="J4" t="str">
+        <v>Tracked expiration date is within 45 days.</v>
+      </c>
+      <c r="K4" t="str">
+        <v/>
+      </c>
+      <c r="L4" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="M4" t="str">
+        <v>Waiting on Internal Team</v>
+      </c>
+      <c r="N4" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="O4" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="P4" t="str">
+        <v>Safety manager is preparing the updated EMR letter.</v>
+      </c>
+      <c r="Q4" t="str">
+        <v>Upload the new EMR letter when received.</v>
+      </c>
+      <c r="R4" t="str">
+        <v>Manual</v>
+      </c>
+      <c r="S4" t="str">
+        <v/>
+      </c>
+      <c r="T4" t="str">
+        <v/>
+      </c>
+      <c r="U4" t="str">
+        <v/>
+      </c>
+      <c r="V4" t="str">
+        <v/>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Task Title</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Due Date</v>
       </c>
       <c r="E1" t="str">
         <v>Status</v>
       </c>
       <c r="F1" t="str">
         <v>Assigned To</v>
       </c>
       <c r="G1" t="str">
         <v>Priority</v>
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Related Document</v>
       </c>
       <c r="L1" t="str">
         <v>Requested By</v>
       </c>
       <c r="M1" t="str">
         <v>Blocks Customer Progress</v>
       </c>
       <c r="N1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Collect onboarding documents</v>
+        <v>Check employee orientation completion dates</v>
       </c>
       <c r="B2" t="str">
-        <v>Mesa County Facilities</v>
+        <v>Chevron Contractors</v>
       </c>
       <c r="C2" t="str">
-        <v>Customer Portal</v>
+        <v>Avetta</v>
       </c>
       <c r="D2" t="str">
-        <v>2026-06-29</v>
+        <v>2026-09-02</v>
       </c>
       <c r="E2" t="str">
         <v>In Progress</v>
       </c>
       <c r="F2" t="str">
+        <v>Jordan Coordinator</v>
+      </c>
+      <c r="G2" t="str">
+        <v>High</v>
+      </c>
+      <c r="H2" t="str">
+        <v/>
+      </c>
+      <c r="I2" t="str">
+        <v/>
+      </c>
+      <c r="J2" t="str">
+        <v/>
+      </c>
+      <c r="K2" t="str">
+        <v>Site Access Orientation Log</v>
+      </c>
+      <c r="L2" t="str">
         <v>Maya Admin</v>
-      </c>
-[...16 lines deleted...]
-        <v/>
       </c>
       <c r="M2" t="str">
         <v>No</v>
       </c>
       <c r="N2" t="str">
-        <v>Maya is gathering the first packet of customer-requested documents.</v>
+        <v>Internal check before the roster is uploaded.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Obtain corrected COI wording for Chevron</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Chevron Contractors</v>
+      </c>
+      <c r="C3" t="str">
+        <v>CogniBox</v>
+      </c>
+      <c r="D3" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="E3" t="str">
+        <v>Waiting</v>
+      </c>
+      <c r="F3" t="str">
+        <v/>
+      </c>
+      <c r="G3" t="str">
+        <v>High</v>
+      </c>
+      <c r="H3" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="I3" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="J3" t="str">
+        <v>Broker has the rejection notice and is revising wording.</v>
+      </c>
+      <c r="K3" t="str">
+        <v/>
+      </c>
+      <c r="L3" t="str">
+        <v/>
+      </c>
+      <c r="M3" t="str">
+        <v>No</v>
+      </c>
+      <c r="N3" t="str">
+        <v>Missing additional insured and waiver wording.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:N2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Customer Summary</vt:lpstr>
       <vt:lpstr>Contacts</vt:lpstr>
       <vt:lpstr>Platforms</vt:lpstr>
       <vt:lpstr>Documents</vt:lpstr>
       <vt:lpstr>Tasks</vt:lpstr>
     </vt:vector>