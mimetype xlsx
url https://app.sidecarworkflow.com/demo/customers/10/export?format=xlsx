--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -436,182 +436,182 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="B2" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="C2" t="str">
-        <v>Light onboarding example. Most items are filed, with one customer-required program document still missing.</v>
+        <v>Healthy customer with only routine renewal monitoring.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Contact Name</v>
       </c>
       <c r="C1" t="str">
         <v>Contact Email</v>
       </c>
       <c r="D1" t="str">
         <v>Phone</v>
       </c>
       <c r="E1" t="str">
         <v>Contact Type</v>
       </c>
       <c r="F1" t="str">
         <v>Primary</v>
       </c>
       <c r="G1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="B2" t="str">
-        <v>Becca Stone</v>
+        <v>Paige Monroe</v>
       </c>
       <c r="C2" t="str">
-        <v>becca.stone@prairiewind.example</v>
+        <v>paige.monroe@westernhaul.example</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v>Customer</v>
       </c>
       <c r="F2" t="str">
         <v>Yes</v>
       </c>
       <c r="G2" t="str">
-        <v>Customer contact for onboarding documents.</v>
+        <v>Contractor administrator for routine portal questions.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="B3" t="str">
-        <v>Maya Admin</v>
+        <v>Customer Portal Review Team</v>
       </c>
       <c r="C3" t="str">
-        <v>maya.admin@summitfieldservices.example</v>
+        <v>support@customerportal.example</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
-        <v>Internal Team</v>
+        <v>Platform</v>
       </c>
       <c r="F3" t="str">
         <v>Yes</v>
       </c>
       <c r="G3" t="str">
-        <v>Owns program-document follow-up.</v>
+        <v>Portal support for annual summary follow-up.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Platform Name</v>
       </c>
       <c r="B1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="B2" t="str">
-        <v>Direct customer upload portal used for smaller accounts.</v>
+        <v>Direct customer upload or profile portal.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V4"/>
+  <dimension ref="A1:V3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -642,255 +642,187 @@
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Safety Manual</v>
+        <v>OSHA 300 Summary</v>
       </c>
       <c r="B2" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C2" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D2" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E2" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="F2" t="str">
         <v>Safety</v>
       </c>
       <c r="G2" t="str">
         <v>Current</v>
       </c>
       <c r="H2" t="str">
         <v>Current</v>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>
       <c r="J2" t="str">
         <v/>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
-        <v>2027-01-04</v>
+        <v>2026-11-15</v>
       </c>
       <c r="M2" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N2" t="str">
         <v/>
       </c>
       <c r="O2" t="str">
         <v/>
       </c>
       <c r="P2" t="str">
         <v/>
       </c>
       <c r="Q2" t="str">
-        <v>Safety manual is filed for onboarding review.</v>
+        <v>Current annual summary is on file.</v>
       </c>
       <c r="R2" t="str">
         <v>Manual</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v/>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Certificate of Insurance</v>
+        <v>ACH / Banking Form</v>
       </c>
       <c r="B3" t="str">
         <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
         <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="E3" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="F3" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G3" t="str">
         <v>Current</v>
       </c>
       <c r="H3" t="str">
         <v>Current</v>
       </c>
       <c r="I3" t="str">
         <v/>
       </c>
       <c r="J3" t="str">
         <v/>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2027-01-19</v>
+        <v/>
       </c>
       <c r="M3" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N3" t="str">
         <v/>
       </c>
       <c r="O3" t="str">
         <v/>
       </c>
       <c r="P3" t="str">
         <v/>
       </c>
       <c r="Q3" t="str">
-        <v>Current certificate is filed with the customer package.</v>
+        <v>Current customer payment form on file.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
         <v/>
       </c>
     </row>
-    <row r="4">
-[...66 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Task Title</v>
       </c>
       <c r="B1" t="str">
         <v>Customer</v>
       </c>
       <c r="C1" t="str">
         <v>Platforms</v>
       </c>
       <c r="D1" t="str">
         <v>Due Date</v>
       </c>
       <c r="E1" t="str">
@@ -904,90 +836,90 @@
       </c>
       <c r="H1" t="str">
         <v>Waiting Since</v>
       </c>
       <c r="I1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="J1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="K1" t="str">
         <v>Related Document</v>
       </c>
       <c r="L1" t="str">
         <v>Requested By</v>
       </c>
       <c r="M1" t="str">
         <v>Blocks Customer Progress</v>
       </c>
       <c r="N1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Confirm drug program owner</v>
+        <v>Review next quarterly renewals</v>
       </c>
       <c r="B2" t="str">
-        <v>Prairie Wind Services</v>
+        <v>Western Utility Partners</v>
       </c>
       <c r="C2" t="str">
         <v>Customer Portal</v>
       </c>
       <c r="D2" t="str">
-        <v>2026-06-30</v>
+        <v>2026-10-02</v>
       </c>
       <c r="E2" t="str">
         <v>Open</v>
       </c>
       <c r="F2" t="str">
-        <v>Maya Admin</v>
+        <v/>
       </c>
       <c r="G2" t="str">
-        <v>Normal</v>
+        <v>Low</v>
       </c>
       <c r="H2" t="str">
         <v/>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>
       <c r="J2" t="str">
         <v/>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2" t="str">
         <v/>
       </c>
       <c r="M2" t="str">
         <v>No</v>
       </c>
       <c r="N2" t="str">
-        <v>Find the internal owner before sending the customer packet.</v>
+        <v>Healthy account: routine renewal check.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:N2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Customer Summary</vt:lpstr>