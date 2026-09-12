--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -418,200 +418,283 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C2"/>
+  <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Platforms</v>
       </c>
       <c r="C1" t="str">
         <v>Notes</v>
       </c>
+      <c r="D1" t="str">
+        <v>Metadata: Original Tracker Tab</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="B2" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld</v>
       </c>
       <c r="C2" t="str">
-        <v>Healthy renewal account. Recent package review found no immediate tracked gaps.</v>
+        <v>Primary contact: vendor onboarding team. Demo showcase account with OCR, import proof, request history, waiting follow-up, and activity history.</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Northline - Avetta Open Items</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Customer Name</v>
       </c>
       <c r="B1" t="str">
         <v>Contact Name</v>
       </c>
       <c r="C1" t="str">
         <v>Contact Email</v>
       </c>
       <c r="D1" t="str">
         <v>Phone</v>
       </c>
       <c r="E1" t="str">
         <v>Contact Type</v>
       </c>
       <c r="F1" t="str">
         <v>Primary</v>
       </c>
       <c r="G1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="B2" t="str">
-        <v>Shawn Patel</v>
+        <v>Dana Holt</v>
       </c>
       <c r="C2" t="str">
-        <v>shawn.patel@plateaubroker.example</v>
+        <v>dana.holt@highplainsbroker.example</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v>Broker</v>
       </c>
       <c r="F2" t="str">
         <v>Yes</v>
       </c>
       <c r="G2" t="str">
-        <v>Insurance certificate contact.</v>
+        <v>Insurance broker account manager for COI renewals.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="B3" t="str">
-        <v>Monica Lane</v>
+        <v>Priya Nair</v>
       </c>
       <c r="C3" t="str">
-        <v>monica.lane@canyonridge.example</v>
+        <v>priya.nair@northline.example</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v>Customer</v>
       </c>
       <c r="F3" t="str">
         <v>Yes</v>
       </c>
       <c r="G3" t="str">
-        <v>Vendor coordinator for annual package review.</v>
+        <v>Contractor administrator for onboarding requests.</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Marcus Reed</v>
+      </c>
+      <c r="C4" t="str">
+        <v>marcus.reed@summitfieldservices.example</v>
+      </c>
+      <c r="D4" t="str">
+        <v/>
+      </c>
+      <c r="E4" t="str">
+        <v>Employee</v>
+      </c>
+      <c r="F4" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G4" t="str">
+        <v>Field supervisor for roster and training updates.</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B5" t="str">
+        <v>Lena Ortiz</v>
+      </c>
+      <c r="C5" t="str">
+        <v>lena.ortiz@summitfieldservices.example</v>
+      </c>
+      <c r="D5" t="str">
+        <v/>
+      </c>
+      <c r="E5" t="str">
+        <v>Internal Team</v>
+      </c>
+      <c r="F5" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G5" t="str">
+        <v>Compliance coordinator for internal follow-up.</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Avetta Review Desk</v>
+      </c>
+      <c r="C6" t="str">
+        <v>review@avetta.example</v>
+      </c>
+      <c r="D6" t="str">
+        <v/>
+      </c>
+      <c r="E6" t="str">
+        <v>Platform</v>
+      </c>
+      <c r="F6" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="G6" t="str">
+        <v>Avetta review team for portal status checks.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Platform Name</v>
       </c>
       <c r="B1" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Avetta</v>
       </c>
       <c r="B2" t="str">
-        <v>Used for customer portal tracking and review reminders.</v>
+        <v>Customer-managed credentialing portal.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>ISNetworld</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Track requests and portal follow-up here.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Document Name</v>
       </c>
       <c r="B1" t="str">
         <v>Subject</v>
       </c>
       <c r="C1" t="str">
         <v>Subject Type</v>
       </c>
       <c r="D1" t="str">
         <v>Customers</v>
       </c>
       <c r="E1" t="str">
         <v>Platforms</v>
       </c>
       <c r="F1" t="str">
         <v>Category</v>
       </c>
       <c r="G1" t="str">
         <v>Status</v>
@@ -639,407 +722,416 @@
       </c>
       <c r="O1" t="str">
         <v>Follow-up Date</v>
       </c>
       <c r="P1" t="str">
         <v>Waiting Note</v>
       </c>
       <c r="Q1" t="str">
         <v>Notes</v>
       </c>
       <c r="R1" t="str">
         <v>Source</v>
       </c>
       <c r="S1" t="str">
         <v>Source File</v>
       </c>
       <c r="T1" t="str">
         <v>Source Sheet</v>
       </c>
       <c r="U1" t="str">
         <v>Source Row</v>
       </c>
       <c r="V1" t="str">
         <v>Imported At</v>
       </c>
+      <c r="W1" t="str">
+        <v>Metadata: Legacy Portal ID</v>
+      </c>
+      <c r="X1" t="str">
+        <v>Metadata: Customer-Specific Instructions</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>OSHA 10 Training Cards</v>
+        <v>Certificate of Insurance</v>
       </c>
       <c r="B2" t="str">
-        <v>Summit Field Services Field Crew</v>
+        <v>Apex Trenching LLC</v>
       </c>
       <c r="C2" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D2" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy</v>
       </c>
       <c r="E2" t="str">
         <v>Avetta</v>
       </c>
       <c r="F2" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G2" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H2" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I2" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J2" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K2" t="str">
-        <v/>
+        <v>2026-01-01</v>
       </c>
       <c r="L2" t="str">
-        <v>2026-12-25</v>
+        <v>2026-09-20</v>
       </c>
       <c r="M2" t="str">
-        <v>Not Waiting</v>
+        <v>Waiting on Broker</v>
       </c>
       <c r="N2" t="str">
-        <v/>
+        <v>2026-08-31</v>
       </c>
       <c r="O2" t="str">
-        <v/>
+        <v>2026-09-03</v>
       </c>
       <c r="P2" t="str">
-        <v/>
+        <v>Broker is preparing the renewed certificate.</v>
       </c>
       <c r="Q2" t="str">
-        <v>Crew cards were reviewed during the annual check.</v>
+        <v>OCR demo sample: Sidecar extracted policy dates, title, and category from a slightly tilted COI image.</v>
       </c>
       <c r="R2" t="str">
-        <v>Manual</v>
+        <v>Imported</v>
       </c>
       <c r="S2" t="str">
-        <v/>
+        <v>sidecar-tenant-export.xlsx</v>
       </c>
       <c r="T2" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Documents</v>
+      </c>
+      <c r="U2">
+        <v>11</v>
       </c>
       <c r="V2" t="str">
-        <v/>
+        <v>2026-08-19 08:30:00</v>
+      </c>
+      <c r="W2" t="str">
+        <v>AVETTA-NL-COI-2026</v>
+      </c>
+      <c r="X2" t="str">
+        <v>Certificate holder wording must match Northline Energy onboarding packet.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>First Aid/CPR Certification</v>
+        <v>Auto Liability Certificate</v>
       </c>
       <c r="B3" t="str">
-        <v>Cole Ramirez</v>
+        <v>Workspace / primary company</v>
       </c>
       <c r="C3" t="str">
-        <v>Employee</v>
+        <v>Internal Company</v>
       </c>
       <c r="D3" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Northline Energy, Pioneer Pipeline Services</v>
       </c>
       <c r="E3" t="str">
-        <v>Avetta</v>
+        <v>Avetta, ISNetworld, Veriforce</v>
       </c>
       <c r="F3" t="str">
-        <v>Training</v>
+        <v>Insurance</v>
       </c>
       <c r="G3" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="H3" t="str">
-        <v>Current</v>
+        <v>Expiring</v>
       </c>
       <c r="I3" t="str">
-        <v/>
+        <v>Medium Attention</v>
       </c>
       <c r="J3" t="str">
-        <v/>
+        <v>Tracked expiration date is within 45 days.</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3" t="str">
-        <v>2027-02-03</v>
+        <v>2026-09-28</v>
       </c>
       <c r="M3" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N3" t="str">
         <v/>
       </c>
       <c r="O3" t="str">
         <v/>
       </c>
       <c r="P3" t="str">
         <v/>
       </c>
       <c r="Q3" t="str">
-        <v>Named employee card is kept on hand for customer review.</v>
+        <v>Monitor upcoming renewal; typical warning window is 30 days.</v>
       </c>
       <c r="R3" t="str">
         <v>Manual</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v/>
       </c>
       <c r="V3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Certificate of Insurance</v>
+        <v>W-9</v>
       </c>
       <c r="B4" t="str">
-        <v>Workspace / primary company</v>
+        <v>Miller Concrete LLC</v>
       </c>
       <c r="C4" t="str">
-        <v>Internal Company</v>
+        <v>Subcontractor</v>
       </c>
       <c r="D4" t="str">
-        <v>Canyon Ridge Builders</v>
+        <v>Clearwater Midstream, Northline Energy, Rocky Mountain Fabrication, Sagebrush Renewables</v>
       </c>
       <c r="E4" t="str">
-        <v>Avetta</v>
+        <v>Avetta, Contractor Compliance, Customer Portal, Veriforce</v>
       </c>
       <c r="F4" t="str">
-        <v>Insurance</v>
+        <v>Business</v>
       </c>
       <c r="G4" t="str">
         <v>Current</v>
       </c>
       <c r="H4" t="str">
         <v>Current</v>
       </c>
       <c r="I4" t="str">
         <v/>
       </c>
       <c r="J4" t="str">
         <v/>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4" t="str">
-        <v>2027-02-23</v>
+        <v/>
       </c>
       <c r="M4" t="str">
         <v>Not Waiting</v>
       </c>
       <c r="N4" t="str">
         <v/>
       </c>
       <c r="O4" t="str">
         <v/>
       </c>
       <c r="P4" t="str">
         <v/>
       </c>
       <c r="Q4" t="str">
-        <v>Current certificate is filed for the annual package.</v>
+        <v>Current signed copy on hand.</v>
       </c>
       <c r="R4" t="str">
         <v>Manual</v>
       </c>
       <c r="S4" t="str">
         <v/>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v/>
       </c>
       <c r="V4" t="str">
         <v/>
       </c>
     </row>
-    <row r="5">
-[...134 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V6"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:X4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Task Title</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Customer</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Platforms</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Due Date</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Status</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Assigned To</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Priority</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Waiting Since</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Follow-up Date</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Waiting Note</v>
+      </c>
+      <c r="K1" t="str">
+        <v>Related Document</v>
+      </c>
+      <c r="L1" t="str">
+        <v>Requested By</v>
+      </c>
+      <c r="M1" t="str">
+        <v>Blocks Customer Progress</v>
+      </c>
+      <c r="N1" t="str">
+        <v>Notes</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>Follow up with insurance broker</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="D2" t="str">
+        <v>2026-09-05</v>
+      </c>
+      <c r="E2" t="str">
+        <v>Waiting</v>
+      </c>
+      <c r="F2" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="G2" t="str">
+        <v>High</v>
+      </c>
+      <c r="H2" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="I2" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="J2" t="str">
+        <v>Broker promised a revised certificate.</v>
+      </c>
+      <c r="K2" t="str">
+        <v>Certificate of Insurance</v>
+      </c>
+      <c r="L2" t="str">
+        <v>Priya Nair</v>
+      </c>
+      <c r="M2" t="str">
+        <v>No</v>
+      </c>
+      <c r="N2" t="str">
+        <v>Ask for the revised certificate.</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Review next onboarding cycle</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Northline Energy</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Avetta</v>
+      </c>
+      <c r="D3" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="E3" t="str">
+        <v>Open</v>
+      </c>
+      <c r="F3" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Low</v>
+      </c>
+      <c r="H3" t="str">
+        <v/>
+      </c>
+      <c r="I3" t="str">
+        <v/>
+      </c>
+      <c r="J3" t="str">
+        <v/>
+      </c>
+      <c r="K3" t="str">
+        <v>Northline onboarding packet</v>
+      </c>
+      <c r="L3" t="str">
+        <v>Maya Admin</v>
+      </c>
+      <c r="M3" t="str">
+        <v>No</v>
+      </c>
+      <c r="N3" t="str">
+        <v>Low-priority planning item for later follow-up.</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:N3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Customer Summary</vt:lpstr>
       <vt:lpstr>Contacts</vt:lpstr>
       <vt:lpstr>Platforms</vt:lpstr>
       <vt:lpstr>Documents</vt:lpstr>
       <vt:lpstr>Tasks</vt:lpstr>
     </vt:vector>